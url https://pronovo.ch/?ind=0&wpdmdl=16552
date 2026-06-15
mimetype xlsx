--- v0 (2026-04-18)
+++ v1 (2026-06-15)
@@ -3,92 +3,92 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://pronovoag.sharepoint.com/sites/TeamEV/Freigegebene Dokumente/10_Reporting/01_Monatliche EIV-Anmeldezahlen/Publikation Webseite Pronovo/Webseite/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="25" documentId="8_{A4A285B6-0A9B-4E71-B434-BC791EC8221E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9FF25203-69BA-4AE8-B2A8-FAFA0FFC584A}"/>
+  <xr:revisionPtr revIDLastSave="67" documentId="8_{A4A285B6-0A9B-4E71-B434-BC791EC8221E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4A51C12A-CDFE-41D2-B043-A340E255E34D}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" activeTab="2" xr2:uid="{2C78ACD4-0077-4DCB-841E-A33C3C124190}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" activeTab="2" xr2:uid="{2C78ACD4-0077-4DCB-841E-A33C3C124190}"/>
   </bookViews>
   <sheets>
     <sheet name="EIV-Gesamt 2018-2026" sheetId="1" r:id="rId1"/>
     <sheet name="Anzahl Gesuche 2018-2026" sheetId="3" r:id="rId2"/>
     <sheet name="Zubau Leistung 2018-2026" sheetId="2" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Anzahl Gesuche 2018-2026'!$A$2:$F$87</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Zubau Leistung 2018-2026'!$A$2:$F$87</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="819" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="835" uniqueCount="24">
   <si>
     <t>KLEIV</t>
   </si>
   <si>
     <t>GREIV</t>
   </si>
   <si>
     <t>HEIV</t>
   </si>
   <si>
     <t>Jahr</t>
   </si>
   <si>
     <t>Monat</t>
   </si>
   <si>
     <t>Parameter</t>
   </si>
   <si>
     <t>Summe</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
@@ -494,7383 +494,7543 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{375477E6-70E0-42B0-A27C-A185D4B33CBC}">
-  <dimension ref="A1:F200"/>
+  <dimension ref="A1:F204"/>
   <sheetViews>
     <sheetView topLeftCell="A170" workbookViewId="0">
-      <pane ySplit="900" topLeftCell="A164" activePane="bottomLeft"/>
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="F207" sqref="F207"/>
+      <pane ySplit="2" topLeftCell="A196" activePane="bottomLeft" state="frozenSplit"/>
+      <selection activeCell="A170" sqref="A170"/>
+      <selection pane="bottomLeft" activeCell="E203" sqref="E203"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="3" max="3" width="31" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.35">
       <c r="D1" t="s">
         <v>0</v>
       </c>
       <c r="E1" t="s">
         <v>1</v>
       </c>
       <c r="F1" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>
       </c>
       <c r="E2" t="s">
         <v>6</v>
       </c>
       <c r="F2" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A3">
         <v>2018</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="1">
         <v>12854.11</v>
       </c>
       <c r="E3" s="1">
         <v>2687.87</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A4">
         <v>2018</v>
       </c>
       <c r="B4" t="s">
         <v>7</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="1">
         <v>1086</v>
       </c>
       <c r="E4" s="1">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A5">
         <v>2018</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="1">
         <v>10073.9</v>
       </c>
       <c r="E5" s="1">
         <v>2768.48</v>
       </c>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A6">
         <v>2018</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="1">
         <v>881</v>
       </c>
       <c r="E6" s="1">
         <v>11</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A7">
         <v>2018</v>
       </c>
       <c r="B7" t="s">
         <v>11</v>
       </c>
       <c r="C7" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="1">
         <v>11233.95</v>
       </c>
       <c r="E7" s="1">
         <v>8419.89</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A8">
         <v>2018</v>
       </c>
       <c r="B8" t="s">
         <v>11</v>
       </c>
       <c r="C8" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="1">
         <v>928</v>
       </c>
       <c r="E8" s="1">
         <v>27</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A9">
         <v>2018</v>
       </c>
       <c r="B9" t="s">
         <v>12</v>
       </c>
       <c r="C9" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="1">
         <v>12999.32</v>
       </c>
       <c r="E9" s="1">
         <v>2250.96</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A10">
         <v>2018</v>
       </c>
       <c r="B10" t="s">
         <v>12</v>
       </c>
       <c r="C10" t="s">
         <v>9</v>
       </c>
       <c r="D10" s="1">
         <v>990</v>
       </c>
       <c r="E10" s="1">
         <v>8</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A11">
         <v>2018</v>
       </c>
       <c r="B11" t="s">
         <v>13</v>
       </c>
       <c r="C11" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="1">
         <v>11957.5</v>
       </c>
       <c r="E11" s="1">
         <v>2046.12</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A12">
         <v>2018</v>
       </c>
       <c r="B12" t="s">
         <v>13</v>
       </c>
       <c r="C12" t="s">
         <v>9</v>
       </c>
       <c r="D12" s="1">
         <v>1019</v>
       </c>
       <c r="E12" s="1">
         <v>11</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A13">
         <v>2018</v>
       </c>
       <c r="B13" t="s">
         <v>14</v>
       </c>
       <c r="C13" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="1">
         <v>13474.39</v>
       </c>
       <c r="E13" s="1">
         <v>5301.88</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A14">
         <v>2018</v>
       </c>
       <c r="B14" t="s">
         <v>14</v>
       </c>
       <c r="C14" t="s">
         <v>9</v>
       </c>
       <c r="D14" s="1">
         <v>1121</v>
       </c>
       <c r="E14" s="1">
         <v>21</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A15">
         <v>2018</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="1">
         <v>12378.61</v>
       </c>
       <c r="E15" s="1">
         <v>4452.5</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A16">
         <v>2018</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>9</v>
       </c>
       <c r="D16" s="1">
         <v>1044</v>
       </c>
       <c r="E16" s="1">
         <v>8</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A17">
         <v>2018</v>
       </c>
       <c r="B17" t="s">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="1">
         <v>10160.68</v>
       </c>
       <c r="E17" s="1">
         <v>4439.9399999999996</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A18">
         <v>2018</v>
       </c>
       <c r="B18" t="s">
         <v>16</v>
       </c>
       <c r="C18" t="s">
         <v>9</v>
       </c>
       <c r="D18" s="1">
         <v>796</v>
       </c>
       <c r="E18" s="1">
         <v>9</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A19">
         <v>2018</v>
       </c>
       <c r="B19" t="s">
         <v>17</v>
       </c>
       <c r="C19" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="1">
         <v>9416.7800000000007</v>
       </c>
       <c r="E19" s="1">
         <v>1708.35</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A20">
         <v>2018</v>
       </c>
       <c r="B20" t="s">
         <v>17</v>
       </c>
       <c r="C20" t="s">
         <v>9</v>
       </c>
       <c r="D20" s="1">
         <v>788</v>
       </c>
       <c r="E20" s="1">
         <v>8</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A21">
         <v>2018</v>
       </c>
       <c r="B21" t="s">
         <v>18</v>
       </c>
       <c r="C21" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="1">
         <v>10304</v>
       </c>
       <c r="E21" s="1">
         <v>6383.96</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A22">
         <v>2018</v>
       </c>
       <c r="B22" t="s">
         <v>18</v>
       </c>
       <c r="C22" t="s">
         <v>9</v>
       </c>
       <c r="D22" s="1">
         <v>901</v>
       </c>
       <c r="E22" s="1">
         <v>15</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A23">
         <v>2018</v>
       </c>
       <c r="B23" t="s">
         <v>19</v>
       </c>
       <c r="C23" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="1">
         <v>11521.96</v>
       </c>
       <c r="E23" s="1">
         <v>6671.99</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A24">
         <v>2018</v>
       </c>
       <c r="B24" t="s">
         <v>19</v>
       </c>
       <c r="C24" t="s">
         <v>9</v>
       </c>
       <c r="D24" s="1">
         <v>930</v>
       </c>
       <c r="E24" s="1">
         <v>17</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A25">
         <v>2018</v>
       </c>
       <c r="B25" t="s">
         <v>20</v>
       </c>
       <c r="C25" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="1">
         <v>12272.56</v>
       </c>
       <c r="E25" s="1">
         <v>9312.43</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A26">
         <v>2018</v>
       </c>
       <c r="B26" t="s">
         <v>20</v>
       </c>
       <c r="C26" t="s">
         <v>9</v>
       </c>
       <c r="D26" s="1">
         <v>974</v>
       </c>
       <c r="E26" s="1">
         <v>18</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A27">
         <v>2019</v>
       </c>
       <c r="B27" t="s">
         <v>7</v>
       </c>
       <c r="C27" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="1">
         <v>10203.23</v>
       </c>
       <c r="E27" s="1">
         <v>3797.9</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A28">
         <v>2019</v>
       </c>
       <c r="B28" t="s">
         <v>7</v>
       </c>
       <c r="C28" t="s">
         <v>9</v>
       </c>
       <c r="D28" s="1">
         <v>790</v>
       </c>
       <c r="E28" s="1">
         <v>16</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A29">
         <v>2019</v>
       </c>
       <c r="B29" t="s">
         <v>10</v>
       </c>
       <c r="C29" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="1">
         <v>10455.4</v>
       </c>
       <c r="E29" s="1">
         <v>2783.05</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A30">
         <v>2019</v>
       </c>
       <c r="B30" t="s">
         <v>10</v>
       </c>
       <c r="C30" t="s">
         <v>9</v>
       </c>
       <c r="D30" s="1">
         <v>800</v>
       </c>
       <c r="E30" s="1">
         <v>11</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A31">
         <v>2019</v>
       </c>
       <c r="B31" t="s">
         <v>11</v>
       </c>
       <c r="C31" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="1">
         <v>13373.45</v>
       </c>
       <c r="E31" s="1">
         <v>5011.57</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A32">
         <v>2019</v>
       </c>
       <c r="B32" t="s">
         <v>11</v>
       </c>
       <c r="C32" t="s">
         <v>9</v>
       </c>
       <c r="D32" s="1">
         <v>1023</v>
       </c>
       <c r="E32" s="1">
         <v>17</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A33">
         <v>2019</v>
       </c>
       <c r="B33" t="s">
         <v>12</v>
       </c>
       <c r="C33" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="1">
         <v>11932.18</v>
       </c>
       <c r="E33" s="1">
         <v>5027.6400000000003</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A34">
         <v>2019</v>
       </c>
       <c r="B34" t="s">
         <v>12</v>
       </c>
       <c r="C34" t="s">
         <v>9</v>
       </c>
       <c r="D34" s="1">
         <v>908</v>
       </c>
       <c r="E34" s="1">
         <v>20</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A35">
         <v>2019</v>
       </c>
       <c r="B35" t="s">
         <v>13</v>
       </c>
       <c r="C35" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="1">
         <v>12910.97</v>
       </c>
       <c r="E35" s="1">
         <v>6553.95</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A36">
         <v>2019</v>
       </c>
       <c r="B36" t="s">
         <v>13</v>
       </c>
       <c r="C36" t="s">
         <v>9</v>
       </c>
       <c r="D36" s="1">
         <v>949</v>
       </c>
       <c r="E36" s="1">
         <v>18</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A37">
         <v>2019</v>
       </c>
       <c r="B37" t="s">
         <v>14</v>
       </c>
       <c r="C37" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="1">
         <v>9792.42</v>
       </c>
       <c r="E37" s="1">
         <v>4144.6000000000004</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A38">
         <v>2019</v>
       </c>
       <c r="B38" t="s">
         <v>14</v>
       </c>
       <c r="C38" t="s">
         <v>9</v>
       </c>
       <c r="D38" s="1">
         <v>782</v>
       </c>
       <c r="E38" s="1">
         <v>18</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A39">
         <v>2019</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="1">
         <v>12278.92</v>
       </c>
       <c r="E39" s="1">
         <v>7443.28</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A40">
         <v>2019</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
         <v>9</v>
       </c>
       <c r="D40" s="1">
         <v>933</v>
       </c>
       <c r="E40" s="1">
         <v>24</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A41">
         <v>2019</v>
       </c>
       <c r="B41" t="s">
         <v>16</v>
       </c>
       <c r="C41" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="1">
         <v>9512.09</v>
       </c>
       <c r="E41" s="1">
         <v>3645.79</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A42">
         <v>2019</v>
       </c>
       <c r="B42" t="s">
         <v>16</v>
       </c>
       <c r="C42" t="s">
         <v>9</v>
       </c>
       <c r="D42" s="1">
         <v>699</v>
       </c>
       <c r="E42" s="1">
         <v>15</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A43">
         <v>2019</v>
       </c>
       <c r="B43" t="s">
         <v>17</v>
       </c>
       <c r="C43" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="1">
         <v>9650.01</v>
       </c>
       <c r="E43" s="1">
         <v>5319.6</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A44">
         <v>2019</v>
       </c>
       <c r="B44" t="s">
         <v>17</v>
       </c>
       <c r="C44" t="s">
         <v>9</v>
       </c>
       <c r="D44" s="1">
         <v>769</v>
       </c>
       <c r="E44" s="1">
         <v>16</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A45">
         <v>2019</v>
       </c>
       <c r="B45" t="s">
         <v>18</v>
       </c>
       <c r="C45" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="1">
         <v>12169.55</v>
       </c>
       <c r="E45" s="1">
         <v>8494.0400000000009</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A46">
         <v>2019</v>
       </c>
       <c r="B46" t="s">
         <v>18</v>
       </c>
       <c r="C46" t="s">
         <v>9</v>
       </c>
       <c r="D46" s="1">
         <v>966</v>
       </c>
       <c r="E46" s="1">
         <v>35</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A47">
         <v>2019</v>
       </c>
       <c r="B47" t="s">
         <v>19</v>
       </c>
       <c r="C47" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="1">
         <v>14536.1</v>
       </c>
       <c r="E47" s="1">
         <v>17397.54</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A48">
         <v>2019</v>
       </c>
       <c r="B48" t="s">
         <v>19</v>
       </c>
       <c r="C48" t="s">
         <v>9</v>
       </c>
       <c r="D48" s="1">
         <v>1131</v>
       </c>
       <c r="E48" s="1">
         <v>43</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A49">
         <v>2019</v>
       </c>
       <c r="B49" t="s">
         <v>20</v>
       </c>
       <c r="C49" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="1">
         <v>11192.95</v>
       </c>
       <c r="E49" s="1">
         <v>16915.599999999999</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A50">
         <v>2019</v>
       </c>
       <c r="B50" t="s">
         <v>20</v>
       </c>
       <c r="C50" t="s">
         <v>9</v>
       </c>
       <c r="D50">
         <v>855</v>
       </c>
       <c r="E50">
         <v>67</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A51">
         <v>2020</v>
       </c>
       <c r="B51" t="s">
         <v>7</v>
       </c>
       <c r="C51" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="1">
         <v>22588.11</v>
       </c>
       <c r="E51" s="1">
         <v>13668.68</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A52">
         <v>2020</v>
       </c>
       <c r="B52" t="s">
         <v>7</v>
       </c>
       <c r="C52" t="s">
         <v>9</v>
       </c>
       <c r="D52" s="1">
         <v>1789</v>
       </c>
       <c r="E52" s="1">
         <v>36</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A53">
         <v>2020</v>
       </c>
       <c r="B53" t="s">
         <v>10</v>
       </c>
       <c r="C53" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="1">
         <v>13671.53</v>
       </c>
       <c r="E53" s="1">
         <v>8800.81</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A54">
         <v>2020</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
         <v>9</v>
       </c>
       <c r="D54">
         <v>1114</v>
       </c>
       <c r="E54">
         <v>32</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A55">
         <v>2020</v>
       </c>
       <c r="B55" t="s">
         <v>11</v>
       </c>
       <c r="C55" t="s">
         <v>8</v>
       </c>
       <c r="D55">
         <v>15425.5</v>
       </c>
       <c r="E55">
         <v>11615.86</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A56">
         <v>2020</v>
       </c>
       <c r="B56" t="s">
         <v>11</v>
       </c>
       <c r="C56" t="s">
         <v>9</v>
       </c>
       <c r="D56">
         <v>1226</v>
       </c>
       <c r="E56">
         <v>31</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A57">
         <v>2020</v>
       </c>
       <c r="B57" t="s">
         <v>12</v>
       </c>
       <c r="C57" t="s">
         <v>8</v>
       </c>
       <c r="D57">
         <v>17370.099999999999</v>
       </c>
       <c r="E57">
         <v>12972.28</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A58">
         <v>2020</v>
       </c>
       <c r="B58" t="s">
         <v>12</v>
       </c>
       <c r="C58" t="s">
         <v>9</v>
       </c>
       <c r="D58">
         <v>1350</v>
       </c>
       <c r="E58">
         <v>41</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A59">
         <v>2020</v>
       </c>
       <c r="B59" t="s">
         <v>13</v>
       </c>
       <c r="C59" t="s">
         <v>8</v>
       </c>
       <c r="D59">
         <v>17689.439999999999</v>
       </c>
       <c r="E59">
         <v>8611.85</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A60">
         <v>2020</v>
       </c>
       <c r="B60" t="s">
         <v>13</v>
       </c>
       <c r="C60" t="s">
         <v>9</v>
       </c>
       <c r="D60">
         <v>1299</v>
       </c>
       <c r="E60">
         <v>34</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A61">
         <v>2020</v>
       </c>
       <c r="B61" t="s">
         <v>14</v>
       </c>
       <c r="C61" t="s">
         <v>8</v>
       </c>
       <c r="D61">
         <v>19722.64</v>
       </c>
       <c r="E61">
         <v>13877.32</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A62">
         <v>2020</v>
       </c>
       <c r="B62" t="s">
         <v>14</v>
       </c>
       <c r="C62" t="s">
         <v>9</v>
       </c>
       <c r="D62">
         <v>1478</v>
       </c>
       <c r="E62">
         <v>43</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A63">
         <v>2020</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
         <v>8</v>
       </c>
       <c r="D63">
         <v>17975.599999999999</v>
       </c>
       <c r="E63">
         <v>14957.05</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A64">
         <v>2020</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
         <v>9</v>
       </c>
       <c r="D64">
         <v>1373</v>
       </c>
       <c r="E64">
         <v>55</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A65">
         <v>2020</v>
       </c>
       <c r="B65" t="s">
         <v>16</v>
       </c>
       <c r="C65" t="s">
         <v>8</v>
       </c>
       <c r="D65">
         <v>14167.88</v>
       </c>
       <c r="E65">
         <v>18479.759999999998</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A66">
         <v>2020</v>
       </c>
       <c r="B66" t="s">
         <v>16</v>
       </c>
       <c r="C66" t="s">
         <v>9</v>
       </c>
       <c r="D66">
         <v>1131</v>
       </c>
       <c r="E66">
         <v>48</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A67">
         <v>2020</v>
       </c>
       <c r="B67" t="s">
         <v>17</v>
       </c>
       <c r="C67" t="s">
         <v>8</v>
       </c>
       <c r="D67">
         <v>19429.63</v>
       </c>
       <c r="E67">
         <v>10328.200000000001</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A68">
         <v>2020</v>
       </c>
       <c r="B68" t="s">
         <v>17</v>
       </c>
       <c r="C68" t="s">
         <v>9</v>
       </c>
       <c r="D68">
         <v>1483</v>
       </c>
       <c r="E68">
         <v>37</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A69">
         <v>2020</v>
       </c>
       <c r="B69" t="s">
         <v>18</v>
       </c>
       <c r="C69" t="s">
         <v>8</v>
       </c>
       <c r="D69">
         <v>18713.8</v>
       </c>
       <c r="E69">
         <v>11347.43</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A70">
         <v>2020</v>
       </c>
       <c r="B70" t="s">
         <v>18</v>
       </c>
       <c r="C70" t="s">
         <v>9</v>
       </c>
       <c r="D70">
         <v>1470</v>
       </c>
       <c r="E70">
         <v>43</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A71">
         <v>2020</v>
       </c>
       <c r="B71" t="s">
         <v>19</v>
       </c>
       <c r="C71" t="s">
         <v>8</v>
       </c>
       <c r="D71">
         <v>21037.01</v>
       </c>
       <c r="E71">
         <v>6527</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A72">
         <v>2020</v>
       </c>
       <c r="B72" t="s">
         <v>19</v>
       </c>
       <c r="C72" t="s">
         <v>9</v>
       </c>
       <c r="D72">
         <v>1581</v>
       </c>
       <c r="E72">
         <v>37</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A73">
         <v>2020</v>
       </c>
       <c r="B73" t="s">
         <v>20</v>
       </c>
       <c r="C73" t="s">
         <v>8</v>
       </c>
       <c r="D73">
         <v>22567.42</v>
       </c>
       <c r="E73">
         <v>14934.72</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A74">
         <v>2020</v>
       </c>
       <c r="B74" t="s">
         <v>20</v>
       </c>
       <c r="C74" t="s">
         <v>9</v>
       </c>
       <c r="D74">
         <v>1634</v>
       </c>
       <c r="E74">
         <v>47</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A75">
         <v>2021</v>
       </c>
       <c r="B75" t="s">
         <v>7</v>
       </c>
       <c r="C75" t="s">
         <v>8</v>
       </c>
       <c r="D75">
         <v>22418.13</v>
       </c>
       <c r="E75">
         <v>8713.18</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A76">
         <v>2021</v>
       </c>
       <c r="B76" t="s">
         <v>7</v>
       </c>
       <c r="C76" t="s">
         <v>9</v>
       </c>
       <c r="D76">
         <v>1577</v>
       </c>
       <c r="E76">
         <v>36</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A77">
         <v>2021</v>
       </c>
       <c r="B77" t="s">
         <v>10</v>
       </c>
       <c r="C77" t="s">
         <v>8</v>
       </c>
       <c r="D77">
         <v>22609.45</v>
       </c>
       <c r="E77">
         <v>11765.7</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A78">
         <v>2021</v>
       </c>
       <c r="B78" t="s">
         <v>10</v>
       </c>
       <c r="C78" t="s">
         <v>9</v>
       </c>
       <c r="D78">
         <v>1673</v>
       </c>
       <c r="E78">
         <v>42</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A79">
         <v>2021</v>
       </c>
       <c r="B79" t="s">
         <v>11</v>
       </c>
       <c r="C79" t="s">
         <v>8</v>
       </c>
       <c r="D79">
         <v>24078.32</v>
       </c>
       <c r="E79">
         <v>19266.89</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A80">
         <v>2021</v>
       </c>
       <c r="B80" t="s">
         <v>11</v>
       </c>
       <c r="C80" t="s">
         <v>9</v>
       </c>
       <c r="D80">
         <v>1781</v>
       </c>
       <c r="E80">
         <v>56</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A81">
         <v>2021</v>
       </c>
       <c r="B81" t="s">
         <v>12</v>
       </c>
       <c r="C81" t="s">
         <v>8</v>
       </c>
       <c r="D81">
         <v>20304.7</v>
       </c>
       <c r="E81">
         <v>10567.32</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A82">
         <v>2021</v>
       </c>
       <c r="B82" t="s">
         <v>12</v>
       </c>
       <c r="C82" t="s">
         <v>9</v>
       </c>
       <c r="D82">
         <v>1498</v>
       </c>
       <c r="E82">
         <v>43</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A83">
         <v>2021</v>
       </c>
       <c r="B83" t="s">
         <v>13</v>
       </c>
       <c r="C83" t="s">
         <v>8</v>
       </c>
       <c r="D83">
         <v>17411.419999999998</v>
       </c>
       <c r="E83">
         <v>9463.0400000000009</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A84">
         <v>2021</v>
       </c>
       <c r="B84" t="s">
         <v>13</v>
       </c>
       <c r="C84" t="s">
         <v>9</v>
       </c>
       <c r="D84">
         <v>1334</v>
       </c>
       <c r="E84">
         <v>44</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A85">
         <v>2021</v>
       </c>
       <c r="B85" t="s">
         <v>14</v>
       </c>
       <c r="C85" t="s">
         <v>8</v>
       </c>
       <c r="D85">
         <v>23160.400000000001</v>
       </c>
       <c r="E85">
         <v>9843.56</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A86">
         <v>2021</v>
       </c>
       <c r="B86" t="s">
         <v>14</v>
       </c>
       <c r="C86" t="s">
         <v>9</v>
       </c>
       <c r="D86">
         <v>1716</v>
       </c>
       <c r="E86">
         <v>44</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A87">
         <v>2021</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
         <v>8</v>
       </c>
       <c r="D87">
         <v>23585.15</v>
       </c>
       <c r="E87">
         <v>9027.93</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A88">
         <v>2021</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
         <v>9</v>
       </c>
       <c r="D88">
         <v>1719</v>
       </c>
       <c r="E88">
         <v>33</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A89">
         <v>2021</v>
       </c>
       <c r="B89" t="s">
         <v>16</v>
       </c>
       <c r="C89" t="s">
         <v>8</v>
       </c>
       <c r="D89">
         <v>25742.01</v>
       </c>
       <c r="E89">
         <v>8312.08</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A90">
         <v>2021</v>
       </c>
       <c r="B90" t="s">
         <v>16</v>
       </c>
       <c r="C90" t="s">
         <v>9</v>
       </c>
       <c r="D90">
         <v>1886</v>
       </c>
       <c r="E90">
         <v>39</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A91">
         <v>2021</v>
       </c>
       <c r="B91" t="s">
         <v>17</v>
       </c>
       <c r="C91" t="s">
         <v>8</v>
       </c>
       <c r="D91">
         <v>30044.13</v>
       </c>
       <c r="E91">
         <v>24056.16</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A92">
         <v>2021</v>
       </c>
       <c r="B92" t="s">
         <v>17</v>
       </c>
       <c r="C92" t="s">
         <v>9</v>
       </c>
       <c r="D92">
         <v>2160</v>
       </c>
       <c r="E92">
         <v>58</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A93">
         <v>2021</v>
       </c>
       <c r="B93" t="s">
         <v>18</v>
       </c>
       <c r="C93" t="s">
         <v>8</v>
       </c>
       <c r="D93">
         <v>30271.89</v>
       </c>
       <c r="E93">
         <v>14481.08</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A94">
         <v>2021</v>
       </c>
       <c r="B94" t="s">
         <v>18</v>
       </c>
       <c r="C94" t="s">
         <v>9</v>
       </c>
       <c r="D94">
         <v>2082</v>
       </c>
       <c r="E94">
         <v>65</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A95">
         <v>2021</v>
       </c>
       <c r="B95" t="s">
         <v>19</v>
       </c>
       <c r="C95" t="s">
         <v>8</v>
       </c>
       <c r="D95">
         <v>30519.15</v>
       </c>
       <c r="E95">
         <v>14385.35</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A96">
         <v>2021</v>
       </c>
       <c r="B96" t="s">
         <v>19</v>
       </c>
       <c r="C96" t="s">
         <v>9</v>
       </c>
       <c r="D96">
         <v>2252</v>
       </c>
       <c r="E96">
         <v>43</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A97">
         <v>2021</v>
       </c>
       <c r="B97" t="s">
         <v>20</v>
       </c>
       <c r="C97" t="s">
         <v>8</v>
       </c>
       <c r="D97">
         <v>26539.81</v>
       </c>
       <c r="E97">
         <v>12114.35</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A98">
         <v>2021</v>
       </c>
       <c r="B98" t="s">
         <v>20</v>
       </c>
       <c r="C98" t="s">
         <v>9</v>
       </c>
       <c r="D98">
         <v>1904</v>
       </c>
       <c r="E98">
         <v>39</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A99">
         <v>2022</v>
       </c>
       <c r="B99" t="s">
         <v>7</v>
       </c>
       <c r="C99" t="s">
         <v>8</v>
       </c>
       <c r="D99">
         <v>31922.74</v>
       </c>
       <c r="E99">
         <v>20780.39</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A100">
         <v>2022</v>
       </c>
       <c r="B100" t="s">
         <v>7</v>
       </c>
       <c r="C100" t="s">
         <v>9</v>
       </c>
       <c r="D100">
         <v>2218</v>
       </c>
       <c r="E100">
         <v>75</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A101">
         <v>2022</v>
       </c>
       <c r="B101" t="s">
         <v>10</v>
       </c>
       <c r="C101" t="s">
         <v>8</v>
       </c>
       <c r="D101">
         <v>35218.51</v>
       </c>
       <c r="E101">
         <v>28577.83</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A102">
         <v>2022</v>
       </c>
       <c r="B102" t="s">
         <v>10</v>
       </c>
       <c r="C102" t="s">
         <v>9</v>
       </c>
       <c r="D102">
         <v>2411</v>
       </c>
       <c r="E102">
         <v>106</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A103">
         <v>2022</v>
       </c>
       <c r="B103" t="s">
         <v>21</v>
       </c>
       <c r="C103" t="s">
         <v>8</v>
       </c>
       <c r="D103">
         <v>35914.01</v>
       </c>
       <c r="E103">
         <v>18875.54</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A104">
         <v>2022</v>
       </c>
       <c r="B104" t="s">
         <v>21</v>
       </c>
       <c r="C104" t="s">
         <v>9</v>
       </c>
       <c r="D104">
         <v>2542</v>
       </c>
       <c r="E104">
         <v>79</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A105">
         <v>2022</v>
       </c>
       <c r="B105" t="s">
         <v>12</v>
       </c>
       <c r="C105" t="s">
         <v>8</v>
       </c>
       <c r="D105">
         <v>28629.05</v>
       </c>
       <c r="E105">
         <v>15145.79</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A106">
         <v>2022</v>
       </c>
       <c r="B106" t="s">
         <v>12</v>
       </c>
       <c r="C106" t="s">
         <v>9</v>
       </c>
       <c r="D106">
         <v>2009</v>
       </c>
       <c r="E106">
         <v>54</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A107">
         <v>2022</v>
       </c>
       <c r="B107" t="s">
         <v>13</v>
       </c>
       <c r="C107" t="s">
         <v>8</v>
       </c>
       <c r="D107">
         <v>31279.31</v>
       </c>
       <c r="E107">
         <v>16265.73</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A108">
         <v>2022</v>
       </c>
       <c r="B108" t="s">
         <v>13</v>
       </c>
       <c r="C108" t="s">
         <v>9</v>
       </c>
       <c r="D108">
         <v>2200</v>
       </c>
       <c r="E108">
         <v>65</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A109">
         <v>2022</v>
       </c>
       <c r="B109" t="s">
         <v>14</v>
       </c>
       <c r="C109" t="s">
         <v>8</v>
       </c>
       <c r="D109">
         <v>32394.71</v>
       </c>
       <c r="E109">
         <v>26388.639999999999</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A110">
         <v>2022</v>
       </c>
       <c r="B110" t="s">
         <v>14</v>
       </c>
       <c r="C110" t="s">
         <v>9</v>
       </c>
       <c r="D110">
         <v>2207</v>
       </c>
       <c r="E110">
         <v>82</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A111">
         <v>2022</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
         <v>8</v>
       </c>
       <c r="D111">
         <v>30305.919999999998</v>
       </c>
       <c r="E111">
         <v>14139.25</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A112">
         <v>2022</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
         <v>9</v>
       </c>
       <c r="D112">
         <v>2126</v>
       </c>
       <c r="E112">
         <v>56</v>
       </c>
     </row>
-    <row r="113" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A113">
         <v>2022</v>
       </c>
       <c r="B113" t="s">
         <v>16</v>
       </c>
       <c r="C113" t="s">
         <v>8</v>
       </c>
       <c r="D113">
         <v>33145.879999999997</v>
       </c>
       <c r="E113">
         <v>13414.7</v>
       </c>
     </row>
-    <row r="114" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A114">
         <v>2022</v>
       </c>
       <c r="B114" t="s">
         <v>16</v>
       </c>
       <c r="C114" t="s">
         <v>9</v>
       </c>
       <c r="D114">
         <v>2358</v>
       </c>
       <c r="E114">
         <v>57</v>
       </c>
     </row>
-    <row r="115" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A115">
         <v>2022</v>
       </c>
       <c r="B115" t="s">
         <v>17</v>
       </c>
       <c r="C115" t="s">
         <v>8</v>
       </c>
       <c r="D115">
         <v>38122.019999999997</v>
       </c>
       <c r="E115">
         <v>23448.31</v>
       </c>
     </row>
-    <row r="116" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A116">
         <v>2022</v>
       </c>
       <c r="B116" t="s">
         <v>17</v>
       </c>
       <c r="C116" t="s">
         <v>9</v>
       </c>
       <c r="D116">
         <v>2574</v>
       </c>
       <c r="E116">
         <v>75</v>
       </c>
     </row>
-    <row r="117" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A117">
         <v>2022</v>
       </c>
       <c r="B117" t="s">
         <v>18</v>
       </c>
       <c r="C117" t="s">
         <v>8</v>
       </c>
       <c r="D117">
         <v>38742.61</v>
       </c>
       <c r="E117">
         <v>29020.04</v>
       </c>
     </row>
-    <row r="118" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A118">
         <v>2022</v>
       </c>
       <c r="B118" t="s">
         <v>18</v>
       </c>
       <c r="C118" t="s">
         <v>9</v>
       </c>
       <c r="D118">
         <v>2705</v>
       </c>
       <c r="E118">
         <v>84</v>
       </c>
     </row>
-    <row r="119" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A119">
         <v>2022</v>
       </c>
       <c r="B119" t="s">
         <v>19</v>
       </c>
       <c r="C119" t="s">
         <v>8</v>
       </c>
       <c r="D119">
         <v>42099.32</v>
       </c>
       <c r="E119">
         <v>36932.589999999997</v>
       </c>
     </row>
-    <row r="120" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A120">
         <v>2022</v>
       </c>
       <c r="B120" t="s">
         <v>19</v>
       </c>
       <c r="C120" t="s">
         <v>9</v>
       </c>
       <c r="D120">
         <v>2854</v>
       </c>
       <c r="E120">
         <v>105</v>
       </c>
     </row>
-    <row r="121" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A121">
         <v>2022</v>
       </c>
       <c r="B121" t="s">
         <v>20</v>
       </c>
       <c r="C121" t="s">
         <v>8</v>
       </c>
       <c r="D121">
         <v>42493.48</v>
       </c>
       <c r="E121">
         <v>40316.980000000003</v>
       </c>
     </row>
-    <row r="122" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A122">
         <v>2022</v>
       </c>
       <c r="B122" t="s">
         <v>20</v>
       </c>
       <c r="C122" t="s">
         <v>9</v>
       </c>
       <c r="D122">
         <v>2836</v>
       </c>
       <c r="E122">
         <v>106</v>
       </c>
     </row>
-    <row r="123" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A123">
         <v>2023</v>
       </c>
       <c r="B123" t="s">
         <v>7</v>
       </c>
       <c r="C123" t="s">
         <v>8</v>
       </c>
       <c r="D123">
         <v>41050.43</v>
       </c>
       <c r="E123">
         <v>23621.35</v>
       </c>
     </row>
-    <row r="124" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A124">
         <v>2023</v>
       </c>
       <c r="B124" t="s">
         <v>7</v>
       </c>
       <c r="C124" t="s">
         <v>9</v>
       </c>
       <c r="D124">
         <v>2776</v>
       </c>
       <c r="E124">
         <v>84</v>
       </c>
     </row>
-    <row r="125" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A125">
         <v>2023</v>
       </c>
       <c r="B125" t="s">
         <v>10</v>
       </c>
       <c r="C125" t="s">
         <v>8</v>
       </c>
       <c r="D125">
         <v>46657.42</v>
       </c>
       <c r="E125">
         <v>30589.22</v>
       </c>
       <c r="F125">
         <v>5.88</v>
       </c>
     </row>
-    <row r="126" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A126">
         <v>2023</v>
       </c>
       <c r="B126" t="s">
         <v>10</v>
       </c>
       <c r="C126" t="s">
         <v>9</v>
       </c>
       <c r="D126">
         <v>3125</v>
       </c>
       <c r="E126">
         <v>111</v>
       </c>
       <c r="F126">
         <v>1</v>
       </c>
     </row>
-    <row r="127" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A127">
         <v>2023</v>
       </c>
       <c r="B127" t="s">
         <v>21</v>
       </c>
       <c r="C127" t="s">
         <v>8</v>
       </c>
       <c r="D127">
         <v>52457.97</v>
       </c>
       <c r="E127">
         <v>34829.629999999997</v>
       </c>
       <c r="F127">
         <v>137.13</v>
       </c>
     </row>
-    <row r="128" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A128">
         <v>2023</v>
       </c>
       <c r="B128" t="s">
         <v>21</v>
       </c>
       <c r="C128" t="s">
         <v>9</v>
       </c>
       <c r="D128">
         <v>3573</v>
       </c>
       <c r="E128">
         <v>122</v>
       </c>
       <c r="F128">
         <v>2</v>
       </c>
     </row>
-    <row r="129" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A129">
         <v>2023</v>
       </c>
       <c r="B129" t="s">
         <v>22</v>
       </c>
       <c r="C129" t="s">
         <v>8</v>
       </c>
       <c r="D129">
         <v>46211.519999999997</v>
       </c>
       <c r="E129">
         <v>25964.87</v>
       </c>
       <c r="F129">
         <v>553.03</v>
       </c>
     </row>
-    <row r="130" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A130">
         <v>2023</v>
       </c>
       <c r="B130" t="s">
         <v>22</v>
       </c>
       <c r="C130" t="s">
         <v>9</v>
       </c>
       <c r="D130">
         <v>3063</v>
       </c>
       <c r="E130">
         <v>105</v>
       </c>
       <c r="F130">
         <v>10</v>
       </c>
     </row>
-    <row r="131" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A131">
         <v>2023</v>
       </c>
       <c r="B131" t="s">
         <v>13</v>
       </c>
       <c r="C131" t="s">
         <v>8</v>
       </c>
       <c r="D131">
         <v>50343.6</v>
       </c>
       <c r="E131">
         <v>23372.09</v>
       </c>
       <c r="F131">
         <v>720.06</v>
       </c>
     </row>
-    <row r="132" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A132">
         <v>2023</v>
       </c>
       <c r="B132" t="s">
         <v>13</v>
       </c>
       <c r="C132" t="s">
         <v>9</v>
       </c>
       <c r="D132">
         <v>3418</v>
       </c>
       <c r="E132">
         <v>96</v>
       </c>
       <c r="F132">
         <v>16</v>
       </c>
     </row>
-    <row r="133" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A133">
         <v>2023</v>
       </c>
       <c r="B133" t="s">
         <v>14</v>
       </c>
       <c r="C133" t="s">
         <v>8</v>
       </c>
       <c r="D133">
         <v>65056.79</v>
       </c>
       <c r="E133">
         <v>31365.68</v>
       </c>
       <c r="F133">
         <v>760.49</v>
       </c>
     </row>
-    <row r="134" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A134">
         <v>2023</v>
       </c>
       <c r="B134" t="s">
         <v>14</v>
       </c>
       <c r="C134" t="s">
         <v>9</v>
       </c>
       <c r="D134">
         <v>4232</v>
       </c>
       <c r="E134">
         <v>118</v>
       </c>
       <c r="F134">
         <v>17</v>
       </c>
     </row>
-    <row r="135" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A135">
         <v>2023</v>
       </c>
       <c r="B135" t="s">
         <v>15</v>
       </c>
       <c r="C135" t="s">
         <v>8</v>
       </c>
       <c r="D135">
         <v>57439.78</v>
       </c>
       <c r="E135">
         <v>29841.58</v>
       </c>
       <c r="F135">
         <v>1353.21</v>
       </c>
     </row>
-    <row r="136" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A136">
         <v>2023</v>
       </c>
       <c r="B136" t="s">
         <v>15</v>
       </c>
       <c r="C136" t="s">
         <v>9</v>
       </c>
       <c r="D136">
         <v>3700</v>
       </c>
       <c r="E136">
         <v>115</v>
       </c>
       <c r="F136">
         <v>25</v>
       </c>
     </row>
-    <row r="137" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A137">
         <v>2023</v>
       </c>
       <c r="B137" t="s">
         <v>16</v>
       </c>
       <c r="C137" t="s">
         <v>8</v>
       </c>
       <c r="D137">
         <v>66559.31</v>
       </c>
       <c r="E137">
         <v>35162.550000000003</v>
       </c>
       <c r="F137">
         <v>1098.82</v>
       </c>
     </row>
-    <row r="138" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A138">
         <v>2023</v>
       </c>
       <c r="B138" t="s">
         <v>16</v>
       </c>
       <c r="C138" t="s">
         <v>9</v>
       </c>
       <c r="D138">
         <v>4376</v>
       </c>
       <c r="E138">
         <v>148</v>
       </c>
       <c r="F138">
         <v>26</v>
       </c>
     </row>
-    <row r="139" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A139">
         <v>2023</v>
       </c>
       <c r="B139" t="s">
         <v>17</v>
       </c>
       <c r="C139" t="s">
         <v>8</v>
       </c>
       <c r="D139">
         <v>71188.539999999994</v>
       </c>
       <c r="E139">
         <v>46343.19</v>
       </c>
       <c r="F139">
         <v>1624.46</v>
       </c>
     </row>
-    <row r="140" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A140">
         <v>2023</v>
       </c>
       <c r="B140" t="s">
         <v>17</v>
       </c>
       <c r="C140" t="s">
         <v>9</v>
       </c>
       <c r="D140">
         <v>4682</v>
       </c>
       <c r="E140">
         <v>144</v>
       </c>
       <c r="F140">
         <v>23</v>
       </c>
     </row>
-    <row r="141" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A141">
         <v>2023</v>
       </c>
       <c r="B141" t="s">
         <v>18</v>
       </c>
       <c r="C141" t="s">
         <v>8</v>
       </c>
       <c r="D141">
         <v>84528.36</v>
       </c>
       <c r="E141">
         <v>45233.75</v>
       </c>
       <c r="F141">
         <v>1461.71</v>
       </c>
     </row>
-    <row r="142" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A142">
         <v>2023</v>
       </c>
       <c r="B142" t="s">
         <v>18</v>
       </c>
       <c r="C142" t="s">
         <v>9</v>
       </c>
       <c r="D142">
         <v>5451</v>
       </c>
       <c r="E142">
         <v>158</v>
       </c>
       <c r="F142">
         <v>39</v>
       </c>
     </row>
-    <row r="143" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A143">
         <v>2023</v>
       </c>
       <c r="B143" t="s">
         <v>19</v>
       </c>
       <c r="C143" t="s">
         <v>8</v>
       </c>
       <c r="D143">
         <v>96954.83</v>
       </c>
       <c r="E143">
         <v>54403.11</v>
       </c>
       <c r="F143">
         <v>1020.38</v>
       </c>
     </row>
-    <row r="144" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A144">
         <v>2023</v>
       </c>
       <c r="B144" t="s">
         <v>19</v>
       </c>
       <c r="C144" t="s">
         <v>9</v>
       </c>
       <c r="D144">
         <v>5991</v>
       </c>
       <c r="E144">
         <v>170</v>
       </c>
       <c r="F144">
         <v>29</v>
       </c>
     </row>
-    <row r="145" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A145">
         <v>2023</v>
       </c>
       <c r="B145" t="s">
         <v>20</v>
       </c>
       <c r="C145" t="s">
         <v>8</v>
       </c>
       <c r="D145">
         <v>82198.67</v>
       </c>
       <c r="E145">
         <v>50091.53</v>
       </c>
       <c r="F145">
         <v>869.01</v>
       </c>
     </row>
-    <row r="146" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A146">
         <v>2023</v>
       </c>
       <c r="B146" t="s">
         <v>20</v>
       </c>
       <c r="C146" t="s">
         <v>9</v>
       </c>
       <c r="D146">
         <v>5173</v>
       </c>
       <c r="E146">
         <v>180</v>
       </c>
       <c r="F146">
         <v>27</v>
       </c>
     </row>
-    <row r="147" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A147">
         <v>2024</v>
       </c>
       <c r="B147" t="s">
         <v>7</v>
       </c>
       <c r="C147" t="s">
         <v>8</v>
       </c>
       <c r="D147">
         <v>88463.81</v>
       </c>
       <c r="E147">
         <v>34969.4</v>
       </c>
       <c r="F147">
         <v>1578.99</v>
       </c>
     </row>
-    <row r="148" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A148">
         <v>2024</v>
       </c>
       <c r="B148" t="s">
         <v>7</v>
       </c>
       <c r="C148" t="s">
         <v>9</v>
       </c>
       <c r="D148">
         <v>5534</v>
       </c>
       <c r="E148">
         <v>142</v>
       </c>
       <c r="F148">
         <v>37</v>
       </c>
     </row>
-    <row r="149" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A149">
         <v>2024</v>
       </c>
       <c r="B149" t="s">
         <v>10</v>
       </c>
       <c r="C149" t="s">
         <v>8</v>
       </c>
       <c r="D149">
         <v>94267.83</v>
       </c>
       <c r="E149">
         <v>46636.43</v>
       </c>
       <c r="F149">
         <v>2381.5300000000002</v>
       </c>
     </row>
-    <row r="150" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A150">
         <v>2024</v>
       </c>
       <c r="B150" t="s">
         <v>10</v>
       </c>
       <c r="C150" t="s">
         <v>9</v>
       </c>
       <c r="D150">
         <v>5787</v>
       </c>
       <c r="E150">
         <v>182</v>
       </c>
       <c r="F150">
         <v>56</v>
       </c>
     </row>
-    <row r="151" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A151">
         <v>2024</v>
       </c>
       <c r="B151" t="s">
         <v>23</v>
       </c>
       <c r="C151" t="s">
         <v>8</v>
       </c>
       <c r="D151">
         <v>93023.15</v>
       </c>
       <c r="E151">
         <v>74482.34</v>
       </c>
       <c r="F151">
         <v>2881.6</v>
       </c>
     </row>
-    <row r="152" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A152">
         <v>2024</v>
       </c>
       <c r="B152" t="s">
         <v>23</v>
       </c>
       <c r="C152" t="s">
         <v>9</v>
       </c>
       <c r="D152">
         <v>5760</v>
       </c>
       <c r="E152">
         <v>216</v>
       </c>
       <c r="F152">
         <v>56</v>
       </c>
     </row>
-    <row r="153" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A153">
         <v>2024</v>
       </c>
       <c r="B153" t="s">
         <v>22</v>
       </c>
       <c r="C153" t="s">
         <v>8</v>
       </c>
       <c r="D153">
         <v>91828.19</v>
       </c>
       <c r="E153">
         <v>43733.65</v>
       </c>
       <c r="F153">
         <v>1696.01</v>
       </c>
     </row>
-    <row r="154" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A154">
         <v>2024</v>
       </c>
       <c r="B154" t="s">
         <v>22</v>
       </c>
       <c r="C154" t="s">
         <v>9</v>
       </c>
       <c r="D154">
         <v>5566</v>
       </c>
       <c r="E154">
         <v>168</v>
       </c>
       <c r="F154">
         <v>31</v>
       </c>
     </row>
-    <row r="155" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A155">
         <v>2024</v>
       </c>
       <c r="B155" t="s">
         <v>13</v>
       </c>
       <c r="C155" t="s">
         <v>8</v>
       </c>
       <c r="D155">
         <v>86273.87</v>
       </c>
       <c r="E155">
         <v>60546.77</v>
       </c>
       <c r="F155">
         <v>2657.92</v>
       </c>
     </row>
-    <row r="156" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A156">
         <v>2024</v>
       </c>
       <c r="B156" t="s">
         <v>13</v>
       </c>
       <c r="C156" t="s">
         <v>9</v>
       </c>
       <c r="D156">
         <v>5324</v>
       </c>
       <c r="E156">
         <v>201</v>
       </c>
       <c r="F156">
         <v>45</v>
       </c>
     </row>
-    <row r="157" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A157">
         <v>2024</v>
       </c>
       <c r="B157" t="s">
         <v>14</v>
       </c>
       <c r="C157" t="s">
         <v>8</v>
       </c>
       <c r="D157">
         <v>93922.73</v>
       </c>
       <c r="E157">
         <v>48364.13</v>
       </c>
       <c r="F157">
         <v>2151.85</v>
       </c>
     </row>
-    <row r="158" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A158">
         <v>2024</v>
       </c>
       <c r="B158" t="s">
         <v>14</v>
       </c>
       <c r="C158" t="s">
         <v>9</v>
       </c>
       <c r="D158">
         <v>5472</v>
       </c>
       <c r="E158">
         <v>192</v>
       </c>
       <c r="F158">
         <v>46</v>
       </c>
     </row>
-    <row r="159" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A159">
         <v>2024</v>
       </c>
       <c r="B159" t="s">
         <v>15</v>
       </c>
       <c r="C159" t="s">
         <v>8</v>
       </c>
       <c r="D159">
         <v>89332.55</v>
       </c>
       <c r="E159">
         <v>50816.66</v>
       </c>
       <c r="F159">
         <v>1990.89</v>
       </c>
     </row>
-    <row r="160" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A160">
         <v>2024</v>
       </c>
       <c r="B160" t="s">
         <v>15</v>
       </c>
       <c r="C160" t="s">
         <v>9</v>
       </c>
       <c r="D160">
         <v>5257</v>
       </c>
       <c r="E160">
         <v>164</v>
       </c>
       <c r="F160">
         <v>39</v>
       </c>
     </row>
-    <row r="161" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A161">
         <v>2024</v>
       </c>
       <c r="B161" t="s">
         <v>16</v>
       </c>
       <c r="C161" t="s">
         <v>8</v>
       </c>
       <c r="D161">
         <v>87326.31</v>
       </c>
       <c r="E161">
         <v>52818.59</v>
       </c>
       <c r="F161">
         <v>2032.81</v>
       </c>
     </row>
-    <row r="162" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A162">
         <v>2024</v>
       </c>
       <c r="B162" t="s">
         <v>16</v>
       </c>
       <c r="C162" t="s">
         <v>9</v>
       </c>
       <c r="D162">
         <v>5056</v>
       </c>
       <c r="E162">
         <v>202</v>
       </c>
       <c r="F162">
         <v>39</v>
       </c>
     </row>
-    <row r="163" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A163">
         <v>2024</v>
       </c>
       <c r="B163" t="s">
         <v>17</v>
       </c>
       <c r="C163" t="s">
         <v>8</v>
       </c>
       <c r="D163">
         <v>96438.29</v>
       </c>
       <c r="E163">
         <v>64446.43</v>
       </c>
       <c r="F163">
         <v>2763.87</v>
       </c>
     </row>
-    <row r="164" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A164">
         <v>2024</v>
       </c>
       <c r="B164" t="s">
         <v>17</v>
       </c>
       <c r="C164" t="s">
         <v>9</v>
       </c>
       <c r="D164">
         <v>5708</v>
       </c>
       <c r="E164">
         <v>235</v>
       </c>
       <c r="F164">
         <v>41</v>
       </c>
     </row>
-    <row r="165" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A165">
         <v>2024</v>
       </c>
       <c r="B165" t="s">
         <v>18</v>
       </c>
       <c r="C165" t="s">
         <v>8</v>
       </c>
       <c r="D165">
         <v>98494.87</v>
       </c>
       <c r="E165">
         <v>59098.2</v>
       </c>
       <c r="F165">
         <v>2570.1999999999998</v>
       </c>
     </row>
-    <row r="166" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A166">
         <v>2024</v>
       </c>
       <c r="B166" t="s">
         <v>18</v>
       </c>
       <c r="C166" t="s">
         <v>9</v>
       </c>
       <c r="D166">
         <v>5712</v>
       </c>
       <c r="E166">
         <v>232</v>
       </c>
       <c r="F166">
         <v>45</v>
       </c>
     </row>
-    <row r="167" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A167">
         <v>2024</v>
       </c>
       <c r="B167" t="s">
         <v>19</v>
       </c>
       <c r="C167" t="s">
         <v>8</v>
       </c>
       <c r="D167">
         <v>102234.5</v>
       </c>
       <c r="E167">
         <v>56510.96</v>
       </c>
       <c r="F167">
         <v>3121.71</v>
       </c>
     </row>
-    <row r="168" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A168">
         <v>2024</v>
       </c>
       <c r="B168" t="s">
         <v>19</v>
       </c>
       <c r="C168" t="s">
         <v>9</v>
       </c>
       <c r="D168">
         <v>5762</v>
       </c>
       <c r="E168">
         <v>229</v>
       </c>
       <c r="F168">
         <v>56</v>
       </c>
     </row>
-    <row r="169" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A169">
         <v>2024</v>
       </c>
       <c r="B169" t="s">
         <v>20</v>
       </c>
       <c r="C169" t="s">
         <v>8</v>
       </c>
       <c r="D169">
         <v>97484.59</v>
       </c>
       <c r="E169">
         <v>61707.47</v>
       </c>
       <c r="F169">
         <v>1898.96</v>
       </c>
     </row>
-    <row r="170" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A170">
         <v>2024</v>
       </c>
       <c r="B170" t="s">
         <v>20</v>
       </c>
       <c r="C170" t="s">
         <v>9</v>
       </c>
       <c r="D170">
         <v>5270</v>
       </c>
       <c r="E170">
         <v>228</v>
       </c>
       <c r="F170">
         <v>38</v>
       </c>
     </row>
-    <row r="171" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A171">
         <v>2025</v>
       </c>
       <c r="B171" t="s">
         <v>7</v>
       </c>
       <c r="C171" t="s">
         <v>8</v>
       </c>
       <c r="D171">
         <v>95291.5</v>
       </c>
       <c r="E171">
         <v>43540.23</v>
       </c>
       <c r="F171">
         <v>2511.65</v>
       </c>
     </row>
-    <row r="172" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A172">
         <v>2025</v>
       </c>
       <c r="B172" t="s">
         <v>7</v>
       </c>
       <c r="C172" t="s">
         <v>9</v>
       </c>
       <c r="D172">
         <v>5137</v>
       </c>
       <c r="E172">
         <v>177</v>
       </c>
       <c r="F172">
         <v>55</v>
       </c>
     </row>
-    <row r="173" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A173">
         <v>2025</v>
       </c>
       <c r="B173" t="s">
         <v>10</v>
       </c>
       <c r="C173" t="s">
         <v>8</v>
       </c>
       <c r="D173" s="2">
         <v>85600.10000000002</v>
       </c>
       <c r="E173">
         <v>51110.55</v>
       </c>
       <c r="F173">
         <v>1059.5</v>
       </c>
     </row>
-    <row r="174" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A174">
         <v>2025</v>
       </c>
       <c r="B174" t="s">
         <v>10</v>
       </c>
       <c r="C174" t="s">
         <v>9</v>
       </c>
       <c r="D174" s="3">
         <v>4655</v>
       </c>
       <c r="E174">
         <v>207</v>
       </c>
       <c r="F174">
         <v>28</v>
       </c>
     </row>
-    <row r="175" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A175">
         <v>2025</v>
       </c>
       <c r="B175" t="s">
         <v>23</v>
       </c>
       <c r="C175" t="s">
         <v>8</v>
       </c>
       <c r="D175">
         <v>83961.229999999967</v>
       </c>
       <c r="E175">
         <v>54265.729999999981</v>
       </c>
       <c r="F175">
         <v>2795.3900000000003</v>
       </c>
     </row>
-    <row r="176" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A176">
         <v>2025</v>
       </c>
       <c r="B176" t="s">
         <v>23</v>
       </c>
       <c r="C176" t="s">
         <v>9</v>
       </c>
       <c r="D176">
         <v>4613</v>
       </c>
       <c r="E176">
         <v>224</v>
       </c>
       <c r="F176">
         <v>55</v>
       </c>
     </row>
-    <row r="177" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A177">
         <v>2025</v>
       </c>
       <c r="B177" t="s">
         <v>22</v>
       </c>
       <c r="C177" t="s">
         <v>8</v>
       </c>
       <c r="D177" s="2">
         <v>79429.950000000041</v>
       </c>
       <c r="E177" s="2">
         <v>58947.900000000009</v>
       </c>
       <c r="F177">
         <v>3743.23</v>
       </c>
     </row>
-    <row r="178" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A178">
         <v>2025</v>
       </c>
       <c r="B178" t="s">
         <v>22</v>
       </c>
       <c r="C178" t="s">
         <v>9</v>
       </c>
       <c r="D178" s="3">
         <v>4091</v>
       </c>
       <c r="E178" s="3">
         <v>204</v>
       </c>
       <c r="F178">
         <v>66</v>
       </c>
     </row>
-    <row r="179" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A179">
         <v>2025</v>
       </c>
       <c r="B179" t="s">
         <v>13</v>
       </c>
       <c r="C179" t="s">
         <v>8</v>
       </c>
       <c r="D179" s="2">
         <v>76736.240000000005</v>
       </c>
       <c r="E179" s="2">
         <v>47152.47000000003</v>
       </c>
       <c r="F179" s="2">
         <v>1803.91</v>
       </c>
     </row>
-    <row r="180" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A180">
         <v>2025</v>
       </c>
       <c r="B180" t="s">
         <v>13</v>
       </c>
       <c r="C180" t="s">
         <v>9</v>
       </c>
       <c r="D180">
         <v>4009</v>
       </c>
       <c r="E180">
         <v>173</v>
       </c>
       <c r="F180" s="3">
         <v>35</v>
       </c>
     </row>
-    <row r="181" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A181">
         <v>2025</v>
       </c>
       <c r="B181" t="s">
         <v>14</v>
       </c>
       <c r="C181" t="s">
         <v>8</v>
       </c>
       <c r="D181">
         <v>71158.78</v>
       </c>
       <c r="E181">
         <v>39635.01</v>
       </c>
       <c r="F181">
         <v>3133.81</v>
       </c>
     </row>
-    <row r="182" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A182">
         <v>2025</v>
       </c>
       <c r="B182" t="s">
         <v>14</v>
       </c>
       <c r="C182" t="s">
         <v>9</v>
       </c>
       <c r="D182">
         <v>3881</v>
       </c>
       <c r="E182">
         <v>159</v>
       </c>
       <c r="F182">
         <v>54</v>
       </c>
     </row>
-    <row r="183" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A183">
         <v>2025</v>
       </c>
       <c r="B183" t="s">
         <v>15</v>
       </c>
       <c r="C183" t="s">
         <v>8</v>
       </c>
       <c r="D183">
         <v>68732.14</v>
       </c>
       <c r="E183">
         <v>49230.09</v>
       </c>
       <c r="F183">
         <v>1470.24</v>
       </c>
     </row>
-    <row r="184" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A184">
         <v>2025</v>
       </c>
       <c r="B184" t="s">
         <v>15</v>
       </c>
       <c r="C184" t="s">
         <v>9</v>
       </c>
       <c r="D184">
         <v>3639</v>
       </c>
       <c r="E184">
         <v>164</v>
       </c>
       <c r="F184">
         <v>22</v>
       </c>
     </row>
-    <row r="185" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A185">
         <v>2025</v>
       </c>
       <c r="B185" t="s">
         <v>16</v>
       </c>
       <c r="C185" t="s">
         <v>8</v>
       </c>
       <c r="D185">
         <v>63863.66</v>
       </c>
       <c r="E185">
         <v>34997</v>
       </c>
       <c r="F185">
         <v>1433.28</v>
       </c>
     </row>
-    <row r="186" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A186">
         <v>2025</v>
       </c>
       <c r="B186" t="s">
         <v>16</v>
       </c>
       <c r="C186" t="s">
         <v>9</v>
       </c>
       <c r="D186">
         <v>3423</v>
       </c>
       <c r="E186">
         <v>129</v>
       </c>
       <c r="F186">
         <v>20</v>
       </c>
     </row>
-    <row r="187" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A187">
         <v>2025</v>
       </c>
       <c r="B187" t="s">
         <v>17</v>
       </c>
       <c r="C187" t="s">
         <v>8</v>
       </c>
       <c r="D187">
         <v>74899.94</v>
       </c>
       <c r="E187">
         <v>33665.21</v>
       </c>
       <c r="F187">
         <v>1481.05</v>
       </c>
     </row>
-    <row r="188" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A188">
         <v>2025</v>
       </c>
       <c r="B188" t="s">
         <v>17</v>
       </c>
       <c r="C188" t="s">
         <v>9</v>
       </c>
       <c r="D188">
         <v>3979</v>
       </c>
       <c r="E188">
         <v>151</v>
       </c>
       <c r="F188">
         <v>29</v>
       </c>
     </row>
-    <row r="189" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A189">
         <v>2025</v>
       </c>
       <c r="B189" t="s">
         <v>18</v>
       </c>
       <c r="C189" t="s">
         <v>8</v>
       </c>
       <c r="D189">
         <v>70195.14999999998</v>
       </c>
       <c r="E189">
         <v>34894.44000000001</v>
       </c>
       <c r="F189">
         <v>1455.14</v>
       </c>
     </row>
-    <row r="190" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A190">
         <v>2025</v>
       </c>
       <c r="B190" t="s">
         <v>18</v>
       </c>
       <c r="C190" t="s">
         <v>9</v>
       </c>
       <c r="D190">
         <v>3674</v>
       </c>
       <c r="E190">
         <v>155</v>
       </c>
       <c r="F190">
         <v>23</v>
       </c>
     </row>
-    <row r="191" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A191">
         <v>2025</v>
       </c>
       <c r="B191" t="s">
         <v>19</v>
       </c>
       <c r="C191" t="s">
         <v>8</v>
       </c>
       <c r="D191">
         <v>71490.220000000074</v>
       </c>
       <c r="E191">
         <v>38223.150000000009</v>
       </c>
       <c r="F191">
         <v>637.29999999999995</v>
       </c>
     </row>
-    <row r="192" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A192">
         <v>2025</v>
       </c>
       <c r="B192" t="s">
         <v>19</v>
       </c>
       <c r="C192" t="s">
         <v>9</v>
       </c>
       <c r="D192">
         <v>3886</v>
       </c>
       <c r="E192">
         <v>155</v>
       </c>
       <c r="F192">
         <v>10</v>
       </c>
     </row>
-    <row r="193" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A193">
         <v>2025</v>
       </c>
       <c r="B193" t="s">
         <v>20</v>
       </c>
       <c r="C193" t="s">
         <v>8</v>
       </c>
       <c r="D193">
         <v>68407.419999999984</v>
       </c>
       <c r="E193">
         <v>35073.879999999997</v>
       </c>
       <c r="F193">
         <v>1472.35</v>
       </c>
     </row>
-    <row r="194" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A194">
         <v>2025</v>
       </c>
       <c r="B194" t="s">
         <v>20</v>
       </c>
       <c r="C194" t="s">
         <v>9</v>
       </c>
       <c r="D194">
         <v>3588</v>
       </c>
       <c r="E194">
         <v>145</v>
       </c>
       <c r="F194">
         <v>22</v>
       </c>
     </row>
-    <row r="195" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A195">
         <v>2026</v>
       </c>
       <c r="B195" t="s">
         <v>7</v>
       </c>
       <c r="C195" t="s">
         <v>8</v>
       </c>
       <c r="D195">
         <v>64870.12</v>
       </c>
       <c r="E195">
         <v>37784.14</v>
       </c>
       <c r="F195">
         <v>1528.14</v>
       </c>
     </row>
-    <row r="196" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A196">
         <v>2026</v>
       </c>
       <c r="B196" t="s">
         <v>7</v>
       </c>
       <c r="C196" t="s">
         <v>9</v>
       </c>
       <c r="D196">
         <v>3338</v>
       </c>
       <c r="E196">
         <v>137</v>
       </c>
       <c r="F196">
         <v>21</v>
       </c>
     </row>
-    <row r="197" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A197">
         <v>2026</v>
       </c>
       <c r="B197" t="s">
         <v>10</v>
       </c>
       <c r="C197" t="s">
         <v>8</v>
       </c>
       <c r="D197">
         <v>57669.629999999976</v>
       </c>
       <c r="E197">
         <v>30973.05</v>
       </c>
       <c r="F197">
         <v>1257.97</v>
       </c>
     </row>
-    <row r="198" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A198">
         <v>2026</v>
       </c>
       <c r="B198" t="s">
         <v>10</v>
       </c>
       <c r="C198" t="s">
         <v>9</v>
       </c>
       <c r="D198">
         <v>3016</v>
       </c>
       <c r="E198">
         <v>135</v>
       </c>
       <c r="F198">
         <v>22</v>
       </c>
     </row>
-    <row r="199" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A199">
         <v>2026</v>
       </c>
       <c r="B199" t="s">
         <v>23</v>
       </c>
       <c r="C199" t="s">
         <v>8</v>
       </c>
       <c r="D199">
         <v>63152.24</v>
       </c>
       <c r="E199">
         <v>30380.93</v>
       </c>
       <c r="F199">
         <v>1624.91</v>
       </c>
     </row>
-    <row r="200" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A200">
         <v>2026</v>
       </c>
       <c r="B200" t="s">
         <v>23</v>
       </c>
       <c r="C200" t="s">
         <v>9</v>
       </c>
       <c r="D200">
         <v>3274</v>
       </c>
       <c r="E200">
         <v>140</v>
       </c>
       <c r="F200">
         <v>22</v>
+      </c>
+    </row>
+    <row r="201" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A201">
+        <v>2026</v>
+      </c>
+      <c r="B201" t="s">
+        <v>22</v>
+      </c>
+      <c r="C201" t="s">
+        <v>8</v>
+      </c>
+      <c r="D201">
+        <v>51668.72</v>
+      </c>
+      <c r="E201">
+        <v>29872.57</v>
+      </c>
+      <c r="F201">
+        <v>1187.9100000000001</v>
+      </c>
+    </row>
+    <row r="202" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A202">
+        <v>2026</v>
+      </c>
+      <c r="B202" t="s">
+        <v>22</v>
+      </c>
+      <c r="C202" t="s">
+        <v>9</v>
+      </c>
+      <c r="D202">
+        <v>2629</v>
+      </c>
+      <c r="E202">
+        <v>136</v>
+      </c>
+      <c r="F202">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="203" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A203">
+        <v>2026</v>
+      </c>
+      <c r="B203" t="s">
+        <v>13</v>
+      </c>
+      <c r="C203" t="s">
+        <v>8</v>
+      </c>
+      <c r="D203">
+        <v>49807.409999999974</v>
+      </c>
+      <c r="E203">
+        <v>26640.99</v>
+      </c>
+      <c r="F203">
+        <v>603.62</v>
+      </c>
+    </row>
+    <row r="204" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A204">
+        <v>2026</v>
+      </c>
+      <c r="B204" t="s">
+        <v>13</v>
+      </c>
+      <c r="C204" t="s">
+        <v>9</v>
+      </c>
+      <c r="D204">
+        <v>2663</v>
+      </c>
+      <c r="E204">
+        <v>100</v>
+      </c>
+      <c r="F204">
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7FF65A8F-0551-4035-87BD-03C47B82CADF}">
-  <dimension ref="A1:F101"/>
+  <dimension ref="A1:F103"/>
   <sheetViews>
     <sheetView topLeftCell="A58" workbookViewId="0">
-      <pane ySplit="900" topLeftCell="A72" activePane="bottomLeft"/>
+      <pane ySplit="900" topLeftCell="A90" activePane="bottomLeft"/>
       <selection sqref="A1:F1048576"/>
-      <selection pane="bottomLeft" activeCell="D102" sqref="D102"/>
+      <selection pane="bottomLeft" activeCell="G107" sqref="G107"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="3" max="3" width="31" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.35">
       <c r="D1" t="s">
         <v>0</v>
       </c>
       <c r="E1" t="s">
         <v>1</v>
       </c>
       <c r="F1" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>
       </c>
       <c r="E2" t="s">
         <v>6</v>
       </c>
       <c r="F2" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A3">
         <v>2018</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>1086</v>
       </c>
       <c r="E3">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A4">
         <v>2018</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4">
         <v>881</v>
       </c>
       <c r="E4">
         <v>11</v>
       </c>
     </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A5">
         <v>2018</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5" t="s">
         <v>9</v>
       </c>
       <c r="D5">
         <v>928</v>
       </c>
       <c r="E5">
         <v>27</v>
       </c>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A6">
         <v>2018</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" t="s">
         <v>9</v>
       </c>
       <c r="D6">
         <v>990</v>
       </c>
       <c r="E6">
         <v>8</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A7">
         <v>2018</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7">
         <v>1019</v>
       </c>
       <c r="E7">
         <v>11</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A8">
         <v>2018</v>
       </c>
       <c r="B8" t="s">
         <v>14</v>
       </c>
       <c r="C8" t="s">
         <v>9</v>
       </c>
       <c r="D8">
         <v>1121</v>
       </c>
       <c r="E8">
         <v>21</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A9">
         <v>2018</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>9</v>
       </c>
       <c r="D9">
         <v>1044</v>
       </c>
       <c r="E9">
         <v>8</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A10">
         <v>2018</v>
       </c>
       <c r="B10" t="s">
         <v>16</v>
       </c>
       <c r="C10" t="s">
         <v>9</v>
       </c>
       <c r="D10">
         <v>796</v>
       </c>
       <c r="E10">
         <v>9</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A11">
         <v>2018</v>
       </c>
       <c r="B11" t="s">
         <v>17</v>
       </c>
       <c r="C11" t="s">
         <v>9</v>
       </c>
       <c r="D11">
         <v>788</v>
       </c>
       <c r="E11">
         <v>8</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A12">
         <v>2018</v>
       </c>
       <c r="B12" t="s">
         <v>18</v>
       </c>
       <c r="C12" t="s">
         <v>9</v>
       </c>
       <c r="D12">
         <v>901</v>
       </c>
       <c r="E12">
         <v>15</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A13">
         <v>2018</v>
       </c>
       <c r="B13" t="s">
         <v>19</v>
       </c>
       <c r="C13" t="s">
         <v>9</v>
       </c>
       <c r="D13">
         <v>930</v>
       </c>
       <c r="E13">
         <v>17</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A14">
         <v>2018</v>
       </c>
       <c r="B14" t="s">
         <v>20</v>
       </c>
       <c r="C14" t="s">
         <v>9</v>
       </c>
       <c r="D14">
         <v>974</v>
       </c>
       <c r="E14">
         <v>18</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A15">
         <v>2019</v>
       </c>
       <c r="B15" t="s">
         <v>7</v>
       </c>
       <c r="C15" t="s">
         <v>9</v>
       </c>
       <c r="D15">
         <v>790</v>
       </c>
       <c r="E15">
         <v>16</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A16">
         <v>2019</v>
       </c>
       <c r="B16" t="s">
         <v>10</v>
       </c>
       <c r="C16" t="s">
         <v>9</v>
       </c>
       <c r="D16">
         <v>800</v>
       </c>
       <c r="E16">
         <v>11</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A17">
         <v>2019</v>
       </c>
       <c r="B17" t="s">
         <v>11</v>
       </c>
       <c r="C17" t="s">
         <v>9</v>
       </c>
       <c r="D17">
         <v>1023</v>
       </c>
       <c r="E17">
         <v>17</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A18">
         <v>2019</v>
       </c>
       <c r="B18" t="s">
         <v>12</v>
       </c>
       <c r="C18" t="s">
         <v>9</v>
       </c>
       <c r="D18">
         <v>908</v>
       </c>
       <c r="E18">
         <v>20</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A19">
         <v>2019</v>
       </c>
       <c r="B19" t="s">
         <v>13</v>
       </c>
       <c r="C19" t="s">
         <v>9</v>
       </c>
       <c r="D19">
         <v>949</v>
       </c>
       <c r="E19">
         <v>18</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A20">
         <v>2019</v>
       </c>
       <c r="B20" t="s">
         <v>14</v>
       </c>
       <c r="C20" t="s">
         <v>9</v>
       </c>
       <c r="D20">
         <v>782</v>
       </c>
       <c r="E20">
         <v>18</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A21">
         <v>2019</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
         <v>9</v>
       </c>
       <c r="D21">
         <v>933</v>
       </c>
       <c r="E21">
         <v>24</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A22">
         <v>2019</v>
       </c>
       <c r="B22" t="s">
         <v>16</v>
       </c>
       <c r="C22" t="s">
         <v>9</v>
       </c>
       <c r="D22">
         <v>699</v>
       </c>
       <c r="E22">
         <v>15</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A23">
         <v>2019</v>
       </c>
       <c r="B23" t="s">
         <v>17</v>
       </c>
       <c r="C23" t="s">
         <v>9</v>
       </c>
       <c r="D23">
         <v>769</v>
       </c>
       <c r="E23">
         <v>16</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A24">
         <v>2019</v>
       </c>
       <c r="B24" t="s">
         <v>18</v>
       </c>
       <c r="C24" t="s">
         <v>9</v>
       </c>
       <c r="D24">
         <v>966</v>
       </c>
       <c r="E24">
         <v>35</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A25">
         <v>2019</v>
       </c>
       <c r="B25" t="s">
         <v>19</v>
       </c>
       <c r="C25" t="s">
         <v>9</v>
       </c>
       <c r="D25">
         <v>1131</v>
       </c>
       <c r="E25">
         <v>43</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A26">
         <v>2019</v>
       </c>
       <c r="B26" t="s">
         <v>20</v>
       </c>
       <c r="C26" t="s">
         <v>9</v>
       </c>
       <c r="D26">
         <v>855</v>
       </c>
       <c r="E26">
         <v>67</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A27">
         <v>2020</v>
       </c>
       <c r="B27" t="s">
         <v>7</v>
       </c>
       <c r="C27" t="s">
         <v>9</v>
       </c>
       <c r="D27">
         <v>1789</v>
       </c>
       <c r="E27">
         <v>36</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A28">
         <v>2020</v>
       </c>
       <c r="B28" t="s">
         <v>10</v>
       </c>
       <c r="C28" t="s">
         <v>9</v>
       </c>
       <c r="D28">
         <v>1114</v>
       </c>
       <c r="E28">
         <v>32</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A29">
         <v>2020</v>
       </c>
       <c r="B29" t="s">
         <v>11</v>
       </c>
       <c r="C29" t="s">
         <v>9</v>
       </c>
       <c r="D29">
         <v>1226</v>
       </c>
       <c r="E29">
         <v>31</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A30">
         <v>2020</v>
       </c>
       <c r="B30" t="s">
         <v>12</v>
       </c>
       <c r="C30" t="s">
         <v>9</v>
       </c>
       <c r="D30">
         <v>1350</v>
       </c>
       <c r="E30">
         <v>41</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A31">
         <v>2020</v>
       </c>
       <c r="B31" t="s">
         <v>13</v>
       </c>
       <c r="C31" t="s">
         <v>9</v>
       </c>
       <c r="D31">
         <v>1299</v>
       </c>
       <c r="E31">
         <v>34</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A32">
         <v>2020</v>
       </c>
       <c r="B32" t="s">
         <v>14</v>
       </c>
       <c r="C32" t="s">
         <v>9</v>
       </c>
       <c r="D32">
         <v>1478</v>
       </c>
       <c r="E32">
         <v>43</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A33">
         <v>2020</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
         <v>9</v>
       </c>
       <c r="D33">
         <v>1373</v>
       </c>
       <c r="E33">
         <v>55</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A34">
         <v>2020</v>
       </c>
       <c r="B34" t="s">
         <v>16</v>
       </c>
       <c r="C34" t="s">
         <v>9</v>
       </c>
       <c r="D34">
         <v>1131</v>
       </c>
       <c r="E34">
         <v>48</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A35">
         <v>2020</v>
       </c>
       <c r="B35" t="s">
         <v>17</v>
       </c>
       <c r="C35" t="s">
         <v>9</v>
       </c>
       <c r="D35">
         <v>1483</v>
       </c>
       <c r="E35">
         <v>37</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A36">
         <v>2020</v>
       </c>
       <c r="B36" t="s">
         <v>18</v>
       </c>
       <c r="C36" t="s">
         <v>9</v>
       </c>
       <c r="D36">
         <v>1470</v>
       </c>
       <c r="E36">
         <v>43</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A37">
         <v>2020</v>
       </c>
       <c r="B37" t="s">
         <v>19</v>
       </c>
       <c r="C37" t="s">
         <v>9</v>
       </c>
       <c r="D37">
         <v>1581</v>
       </c>
       <c r="E37">
         <v>37</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A38">
         <v>2020</v>
       </c>
       <c r="B38" t="s">
         <v>20</v>
       </c>
       <c r="C38" t="s">
         <v>9</v>
       </c>
       <c r="D38">
         <v>1634</v>
       </c>
       <c r="E38">
         <v>47</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A39">
         <v>2021</v>
       </c>
       <c r="B39" t="s">
         <v>7</v>
       </c>
       <c r="C39" t="s">
         <v>9</v>
       </c>
       <c r="D39">
         <v>1577</v>
       </c>
       <c r="E39">
         <v>36</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A40">
         <v>2021</v>
       </c>
       <c r="B40" t="s">
         <v>10</v>
       </c>
       <c r="C40" t="s">
         <v>9</v>
       </c>
       <c r="D40">
         <v>1673</v>
       </c>
       <c r="E40">
         <v>42</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A41">
         <v>2021</v>
       </c>
       <c r="B41" t="s">
         <v>11</v>
       </c>
       <c r="C41" t="s">
         <v>9</v>
       </c>
       <c r="D41">
         <v>1781</v>
       </c>
       <c r="E41">
         <v>56</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A42">
         <v>2021</v>
       </c>
       <c r="B42" t="s">
         <v>12</v>
       </c>
       <c r="C42" t="s">
         <v>9</v>
       </c>
       <c r="D42">
         <v>1498</v>
       </c>
       <c r="E42">
         <v>43</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A43">
         <v>2021</v>
       </c>
       <c r="B43" t="s">
         <v>13</v>
       </c>
       <c r="C43" t="s">
         <v>9</v>
       </c>
       <c r="D43">
         <v>1334</v>
       </c>
       <c r="E43">
         <v>44</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A44">
         <v>2021</v>
       </c>
       <c r="B44" t="s">
         <v>14</v>
       </c>
       <c r="C44" t="s">
         <v>9</v>
       </c>
       <c r="D44">
         <v>1716</v>
       </c>
       <c r="E44">
         <v>44</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A45">
         <v>2021</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
         <v>9</v>
       </c>
       <c r="D45">
         <v>1719</v>
       </c>
       <c r="E45">
         <v>33</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A46">
         <v>2021</v>
       </c>
       <c r="B46" t="s">
         <v>16</v>
       </c>
       <c r="C46" t="s">
         <v>9</v>
       </c>
       <c r="D46">
         <v>1886</v>
       </c>
       <c r="E46">
         <v>39</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A47">
         <v>2021</v>
       </c>
       <c r="B47" t="s">
         <v>17</v>
       </c>
       <c r="C47" t="s">
         <v>9</v>
       </c>
       <c r="D47">
         <v>2160</v>
       </c>
       <c r="E47">
         <v>58</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A48">
         <v>2021</v>
       </c>
       <c r="B48" t="s">
         <v>18</v>
       </c>
       <c r="C48" t="s">
         <v>9</v>
       </c>
       <c r="D48">
         <v>2082</v>
       </c>
       <c r="E48">
         <v>65</v>
       </c>
     </row>
-    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A49">
         <v>2021</v>
       </c>
       <c r="B49" t="s">
         <v>19</v>
       </c>
       <c r="C49" t="s">
         <v>9</v>
       </c>
       <c r="D49">
         <v>2252</v>
       </c>
       <c r="E49">
         <v>43</v>
       </c>
     </row>
-    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A50">
         <v>2021</v>
       </c>
       <c r="B50" t="s">
         <v>20</v>
       </c>
       <c r="C50" t="s">
         <v>9</v>
       </c>
       <c r="D50">
         <v>1904</v>
       </c>
       <c r="E50">
         <v>39</v>
       </c>
     </row>
-    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A51">
         <v>2022</v>
       </c>
       <c r="B51" t="s">
         <v>7</v>
       </c>
       <c r="C51" t="s">
         <v>9</v>
       </c>
       <c r="D51">
         <v>2218</v>
       </c>
       <c r="E51">
         <v>75</v>
       </c>
     </row>
-    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A52">
         <v>2022</v>
       </c>
       <c r="B52" t="s">
         <v>10</v>
       </c>
       <c r="C52" t="s">
         <v>9</v>
       </c>
       <c r="D52">
         <v>2411</v>
       </c>
       <c r="E52">
         <v>106</v>
       </c>
     </row>
-    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A53">
         <v>2022</v>
       </c>
       <c r="B53" t="s">
         <v>21</v>
       </c>
       <c r="C53" t="s">
         <v>9</v>
       </c>
       <c r="D53">
         <v>2542</v>
       </c>
       <c r="E53">
         <v>79</v>
       </c>
     </row>
-    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A54">
         <v>2022</v>
       </c>
       <c r="B54" t="s">
         <v>12</v>
       </c>
       <c r="C54" t="s">
         <v>9</v>
       </c>
       <c r="D54">
         <v>2009</v>
       </c>
       <c r="E54">
         <v>54</v>
       </c>
     </row>
-    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A55">
         <v>2022</v>
       </c>
       <c r="B55" t="s">
         <v>13</v>
       </c>
       <c r="C55" t="s">
         <v>9</v>
       </c>
       <c r="D55">
         <v>2200</v>
       </c>
       <c r="E55">
         <v>65</v>
       </c>
     </row>
-    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A56">
         <v>2022</v>
       </c>
       <c r="B56" t="s">
         <v>14</v>
       </c>
       <c r="C56" t="s">
         <v>9</v>
       </c>
       <c r="D56">
         <v>2207</v>
       </c>
       <c r="E56">
         <v>82</v>
       </c>
     </row>
-    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A57">
         <v>2022</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
         <v>9</v>
       </c>
       <c r="D57">
         <v>2126</v>
       </c>
       <c r="E57">
         <v>56</v>
       </c>
     </row>
-    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A58">
         <v>2022</v>
       </c>
       <c r="B58" t="s">
         <v>16</v>
       </c>
       <c r="C58" t="s">
         <v>9</v>
       </c>
       <c r="D58">
         <v>2358</v>
       </c>
       <c r="E58">
         <v>57</v>
       </c>
     </row>
-    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A59">
         <v>2022</v>
       </c>
       <c r="B59" t="s">
         <v>17</v>
       </c>
       <c r="C59" t="s">
         <v>9</v>
       </c>
       <c r="D59">
         <v>2574</v>
       </c>
       <c r="E59">
         <v>75</v>
       </c>
     </row>
-    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A60">
         <v>2022</v>
       </c>
       <c r="B60" t="s">
         <v>18</v>
       </c>
       <c r="C60" t="s">
         <v>9</v>
       </c>
       <c r="D60">
         <v>2705</v>
       </c>
       <c r="E60">
         <v>84</v>
       </c>
     </row>
-    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A61">
         <v>2022</v>
       </c>
       <c r="B61" t="s">
         <v>19</v>
       </c>
       <c r="C61" t="s">
         <v>9</v>
       </c>
       <c r="D61">
         <v>2854</v>
       </c>
       <c r="E61">
         <v>105</v>
       </c>
     </row>
-    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A62">
         <v>2022</v>
       </c>
       <c r="B62" t="s">
         <v>20</v>
       </c>
       <c r="C62" t="s">
         <v>9</v>
       </c>
       <c r="D62">
         <v>2836</v>
       </c>
       <c r="E62">
         <v>106</v>
       </c>
     </row>
-    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A63">
         <v>2023</v>
       </c>
       <c r="B63" t="s">
         <v>7</v>
       </c>
       <c r="C63" t="s">
         <v>9</v>
       </c>
       <c r="D63">
         <v>2776</v>
       </c>
       <c r="E63">
         <v>84</v>
       </c>
     </row>
-    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A64">
         <v>2023</v>
       </c>
       <c r="B64" t="s">
         <v>10</v>
       </c>
       <c r="C64" t="s">
         <v>9</v>
       </c>
       <c r="D64">
         <v>3125</v>
       </c>
       <c r="E64">
         <v>111</v>
       </c>
       <c r="F64">
         <v>1</v>
       </c>
     </row>
-    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A65">
         <v>2023</v>
       </c>
       <c r="B65" t="s">
         <v>21</v>
       </c>
       <c r="C65" t="s">
         <v>9</v>
       </c>
       <c r="D65">
         <v>3573</v>
       </c>
       <c r="E65">
         <v>122</v>
       </c>
       <c r="F65">
         <v>2</v>
       </c>
     </row>
-    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A66">
         <v>2023</v>
       </c>
       <c r="B66" t="s">
         <v>22</v>
       </c>
       <c r="C66" t="s">
         <v>9</v>
       </c>
       <c r="D66">
         <v>3063</v>
       </c>
       <c r="E66">
         <v>105</v>
       </c>
       <c r="F66">
         <v>10</v>
       </c>
     </row>
-    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A67">
         <v>2023</v>
       </c>
       <c r="B67" t="s">
         <v>13</v>
       </c>
       <c r="C67" t="s">
         <v>9</v>
       </c>
       <c r="D67">
         <v>3418</v>
       </c>
       <c r="E67">
         <v>96</v>
       </c>
       <c r="F67">
         <v>16</v>
       </c>
     </row>
-    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A68">
         <v>2023</v>
       </c>
       <c r="B68" t="s">
         <v>14</v>
       </c>
       <c r="C68" t="s">
         <v>9</v>
       </c>
       <c r="D68">
         <v>4232</v>
       </c>
       <c r="E68">
         <v>118</v>
       </c>
       <c r="F68">
         <v>17</v>
       </c>
     </row>
-    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A69">
         <v>2023</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
         <v>9</v>
       </c>
       <c r="D69">
         <v>3700</v>
       </c>
       <c r="E69">
         <v>115</v>
       </c>
       <c r="F69">
         <v>25</v>
       </c>
     </row>
-    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A70">
         <v>2023</v>
       </c>
       <c r="B70" t="s">
         <v>16</v>
       </c>
       <c r="C70" t="s">
         <v>9</v>
       </c>
       <c r="D70">
         <v>4376</v>
       </c>
       <c r="E70">
         <v>148</v>
       </c>
       <c r="F70">
         <v>26</v>
       </c>
     </row>
-    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A71">
         <v>2023</v>
       </c>
       <c r="B71" t="s">
         <v>17</v>
       </c>
       <c r="C71" t="s">
         <v>9</v>
       </c>
       <c r="D71">
         <v>4682</v>
       </c>
       <c r="E71">
         <v>144</v>
       </c>
       <c r="F71">
         <v>23</v>
       </c>
     </row>
-    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A72">
         <v>2023</v>
       </c>
       <c r="B72" t="s">
         <v>18</v>
       </c>
       <c r="C72" t="s">
         <v>9</v>
       </c>
       <c r="D72">
         <v>5451</v>
       </c>
       <c r="E72">
         <v>158</v>
       </c>
       <c r="F72">
         <v>39</v>
       </c>
     </row>
-    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A73">
         <v>2023</v>
       </c>
       <c r="B73" t="s">
         <v>19</v>
       </c>
       <c r="C73" t="s">
         <v>9</v>
       </c>
       <c r="D73">
         <v>5991</v>
       </c>
       <c r="E73">
         <v>170</v>
       </c>
       <c r="F73">
         <v>29</v>
       </c>
     </row>
-    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A74">
         <v>2023</v>
       </c>
       <c r="B74" t="s">
         <v>20</v>
       </c>
       <c r="C74" t="s">
         <v>9</v>
       </c>
       <c r="D74">
         <v>5173</v>
       </c>
       <c r="E74">
         <v>180</v>
       </c>
       <c r="F74">
         <v>27</v>
       </c>
     </row>
-    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A75">
         <v>2024</v>
       </c>
       <c r="B75" t="s">
         <v>7</v>
       </c>
       <c r="C75" t="s">
         <v>9</v>
       </c>
       <c r="D75">
         <v>5534</v>
       </c>
       <c r="E75">
         <v>142</v>
       </c>
       <c r="F75">
         <v>37</v>
       </c>
     </row>
-    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A76">
         <v>2024</v>
       </c>
       <c r="B76" t="s">
         <v>10</v>
       </c>
       <c r="C76" t="s">
         <v>9</v>
       </c>
       <c r="D76">
         <v>5787</v>
       </c>
       <c r="E76">
         <v>182</v>
       </c>
       <c r="F76">
         <v>56</v>
       </c>
     </row>
-    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A77">
         <v>2024</v>
       </c>
       <c r="B77" t="s">
         <v>23</v>
       </c>
       <c r="C77" t="s">
         <v>9</v>
       </c>
       <c r="D77">
         <v>5760</v>
       </c>
       <c r="E77">
         <v>216</v>
       </c>
       <c r="F77">
         <v>56</v>
       </c>
     </row>
-    <row r="78" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A78">
         <v>2024</v>
       </c>
       <c r="B78" t="s">
         <v>22</v>
       </c>
       <c r="C78" t="s">
         <v>9</v>
       </c>
       <c r="D78">
         <v>5566</v>
       </c>
       <c r="E78">
         <v>168</v>
       </c>
       <c r="F78">
         <v>31</v>
       </c>
     </row>
-    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A79">
         <v>2024</v>
       </c>
       <c r="B79" t="s">
         <v>13</v>
       </c>
       <c r="C79" t="s">
         <v>9</v>
       </c>
       <c r="D79">
         <v>5324</v>
       </c>
       <c r="E79">
         <v>201</v>
       </c>
       <c r="F79">
         <v>45</v>
       </c>
     </row>
-    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A80">
         <v>2024</v>
       </c>
       <c r="B80" t="s">
         <v>14</v>
       </c>
       <c r="C80" t="s">
         <v>9</v>
       </c>
       <c r="D80">
         <v>5472</v>
       </c>
       <c r="E80">
         <v>192</v>
       </c>
       <c r="F80">
         <v>46</v>
       </c>
     </row>
-    <row r="81" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A81">
         <v>2024</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
         <v>9</v>
       </c>
       <c r="D81">
         <v>5257</v>
       </c>
       <c r="E81">
         <v>164</v>
       </c>
       <c r="F81">
         <v>39</v>
       </c>
     </row>
-    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A82">
         <v>2024</v>
       </c>
       <c r="B82" t="s">
         <v>16</v>
       </c>
       <c r="C82" t="s">
         <v>9</v>
       </c>
       <c r="D82">
         <v>5056</v>
       </c>
       <c r="E82">
         <v>202</v>
       </c>
       <c r="F82">
         <v>39</v>
       </c>
     </row>
-    <row r="83" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A83">
         <v>2024</v>
       </c>
       <c r="B83" t="s">
         <v>17</v>
       </c>
       <c r="C83" t="s">
         <v>9</v>
       </c>
       <c r="D83">
         <v>5708</v>
       </c>
       <c r="E83">
         <v>235</v>
       </c>
       <c r="F83">
         <v>41</v>
       </c>
     </row>
-    <row r="84" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A84">
         <v>2024</v>
       </c>
       <c r="B84" t="s">
         <v>18</v>
       </c>
       <c r="C84" t="s">
         <v>9</v>
       </c>
       <c r="D84">
         <v>5712</v>
       </c>
       <c r="E84">
         <v>232</v>
       </c>
       <c r="F84">
         <v>45</v>
       </c>
     </row>
-    <row r="85" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A85">
         <v>2024</v>
       </c>
       <c r="B85" t="s">
         <v>19</v>
       </c>
       <c r="C85" t="s">
         <v>9</v>
       </c>
       <c r="D85">
         <v>5762</v>
       </c>
       <c r="E85">
         <v>229</v>
       </c>
       <c r="F85">
         <v>56</v>
       </c>
     </row>
-    <row r="86" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A86">
         <v>2024</v>
       </c>
       <c r="B86" t="s">
         <v>20</v>
       </c>
       <c r="C86" t="s">
         <v>9</v>
       </c>
       <c r="D86">
         <v>5270</v>
       </c>
       <c r="E86">
         <v>228</v>
       </c>
       <c r="F86">
         <v>38</v>
       </c>
     </row>
-    <row r="87" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A87">
         <v>2025</v>
       </c>
       <c r="B87" t="s">
         <v>7</v>
       </c>
       <c r="C87" t="s">
         <v>9</v>
       </c>
       <c r="D87">
         <v>5137</v>
       </c>
       <c r="E87">
         <v>177</v>
       </c>
       <c r="F87">
         <v>55</v>
       </c>
     </row>
-    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A88">
         <v>2025</v>
       </c>
       <c r="B88" t="s">
         <v>10</v>
       </c>
       <c r="C88" t="s">
         <v>9</v>
       </c>
       <c r="D88">
         <v>4655</v>
       </c>
       <c r="E88">
         <v>207</v>
       </c>
       <c r="F88">
         <v>28</v>
       </c>
     </row>
-    <row r="89" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A89">
         <v>2025</v>
       </c>
       <c r="B89" t="s">
         <v>23</v>
       </c>
       <c r="C89" t="s">
         <v>9</v>
       </c>
       <c r="D89">
         <v>4613</v>
       </c>
       <c r="E89">
         <v>224</v>
       </c>
       <c r="F89">
         <v>55</v>
       </c>
     </row>
-    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A90">
         <v>2025</v>
       </c>
       <c r="B90" t="s">
         <v>22</v>
       </c>
       <c r="C90" t="s">
         <v>9</v>
       </c>
       <c r="D90" s="3">
         <v>4091</v>
       </c>
       <c r="E90">
         <v>204</v>
       </c>
       <c r="F90">
         <v>66</v>
       </c>
     </row>
-    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A91">
         <v>2025</v>
       </c>
       <c r="B91" t="s">
         <v>13</v>
       </c>
       <c r="C91" t="s">
         <v>9</v>
       </c>
       <c r="D91">
         <v>4009</v>
       </c>
       <c r="E91">
         <v>173</v>
       </c>
       <c r="F91" s="3">
         <v>35</v>
       </c>
     </row>
-    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A92">
         <v>2025</v>
       </c>
       <c r="B92" t="s">
         <v>14</v>
       </c>
       <c r="C92" t="s">
         <v>9</v>
       </c>
       <c r="D92">
         <v>3881</v>
       </c>
       <c r="E92">
         <v>159</v>
       </c>
       <c r="F92">
         <v>54</v>
       </c>
     </row>
-    <row r="93" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A93">
         <v>2025</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
         <v>9</v>
       </c>
       <c r="D93">
         <v>3639</v>
       </c>
       <c r="E93">
         <v>164</v>
       </c>
       <c r="F93">
         <v>22</v>
       </c>
     </row>
-    <row r="94" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A94">
         <v>2025</v>
       </c>
       <c r="B94" t="s">
         <v>16</v>
       </c>
       <c r="C94" t="s">
         <v>9</v>
       </c>
       <c r="D94">
         <v>3423</v>
       </c>
       <c r="E94">
         <v>129</v>
       </c>
       <c r="F94">
         <v>20</v>
       </c>
     </row>
-    <row r="95" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A95">
         <v>2025</v>
       </c>
       <c r="B95" t="s">
         <v>17</v>
       </c>
       <c r="C95" t="s">
         <v>9</v>
       </c>
       <c r="D95">
         <v>3979</v>
       </c>
       <c r="E95">
         <v>151</v>
       </c>
       <c r="F95">
         <v>29</v>
       </c>
     </row>
-    <row r="96" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A96">
         <v>2025</v>
       </c>
       <c r="B96" t="s">
         <v>18</v>
       </c>
       <c r="C96" t="s">
         <v>9</v>
       </c>
       <c r="D96">
         <v>3674</v>
       </c>
       <c r="E96">
         <v>155</v>
       </c>
       <c r="F96">
         <v>23</v>
       </c>
     </row>
-    <row r="97" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A97">
         <v>2025</v>
       </c>
       <c r="B97" t="s">
         <v>19</v>
       </c>
       <c r="C97" t="s">
         <v>9</v>
       </c>
       <c r="D97">
         <v>3886</v>
       </c>
       <c r="E97">
         <v>155</v>
       </c>
       <c r="F97">
         <v>10</v>
       </c>
     </row>
-    <row r="98" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A98">
         <v>2025</v>
       </c>
       <c r="B98" t="s">
         <v>20</v>
       </c>
       <c r="C98" t="s">
         <v>9</v>
       </c>
       <c r="D98">
         <v>3588</v>
       </c>
       <c r="E98">
         <v>145</v>
       </c>
       <c r="F98">
         <v>22</v>
       </c>
     </row>
-    <row r="99" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A99">
         <v>2026</v>
       </c>
       <c r="B99" t="s">
         <v>7</v>
       </c>
       <c r="C99" t="s">
         <v>9</v>
       </c>
       <c r="D99">
         <v>3338</v>
       </c>
       <c r="E99">
         <v>137</v>
       </c>
       <c r="F99">
         <v>21</v>
       </c>
     </row>
-    <row r="100" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A100">
         <v>2026</v>
       </c>
       <c r="B100" t="s">
         <v>10</v>
       </c>
       <c r="C100" t="s">
         <v>9</v>
       </c>
       <c r="D100">
         <v>3016</v>
       </c>
       <c r="E100">
         <v>135</v>
       </c>
       <c r="F100">
         <v>22</v>
       </c>
     </row>
-    <row r="101" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A101">
         <v>2026</v>
       </c>
       <c r="B101" t="s">
         <v>23</v>
       </c>
       <c r="C101" t="s">
         <v>9</v>
       </c>
       <c r="D101">
         <v>3274</v>
       </c>
       <c r="E101">
         <v>140</v>
       </c>
       <c r="F101">
         <v>22</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A102">
+        <v>2026</v>
+      </c>
+      <c r="B102" t="s">
+        <v>22</v>
+      </c>
+      <c r="C102" t="s">
+        <v>9</v>
+      </c>
+      <c r="D102">
+        <v>2629</v>
+      </c>
+      <c r="E102">
+        <v>136</v>
+      </c>
+      <c r="F102">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A103">
+        <v>2026</v>
+      </c>
+      <c r="B103" t="s">
+        <v>13</v>
+      </c>
+      <c r="C103" t="s">
+        <v>9</v>
+      </c>
+      <c r="D103">
+        <v>2663</v>
+      </c>
+      <c r="E103">
+        <v>100</v>
+      </c>
+      <c r="F103">
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:F87" xr:uid="{7FF65A8F-0551-4035-87BD-03C47B82CADF}"/>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{14103ACF-B3C7-41D9-B020-3C8AD0D3611B}">
-  <dimension ref="A1:F101"/>
+  <dimension ref="A1:F103"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A54" workbookViewId="0">
-      <pane ySplit="900" topLeftCell="A70" activePane="bottomLeft"/>
+    <sheetView tabSelected="1" topLeftCell="A127" workbookViewId="0">
+      <pane ySplit="900" topLeftCell="A88" activePane="bottomLeft"/>
       <selection sqref="A1:F1048576"/>
-      <selection pane="bottomLeft" activeCell="D111" sqref="D111"/>
+      <selection pane="bottomLeft" activeCell="H104" sqref="H104"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="3" max="3" width="31" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.35">
       <c r="D1" t="s">
         <v>0</v>
       </c>
       <c r="E1" t="s">
         <v>1</v>
       </c>
       <c r="F1" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>
       </c>
       <c r="E2" t="s">
         <v>6</v>
       </c>
       <c r="F2" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A3">
         <v>2018</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="1">
         <v>12854.11</v>
       </c>
       <c r="E3" s="1">
         <v>2687.87</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A4">
         <v>2018</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="1">
         <v>10073.9</v>
       </c>
       <c r="E4" s="1">
         <v>2768.48</v>
       </c>
     </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A5">
         <v>2018</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="1">
         <v>11233.95</v>
       </c>
       <c r="E5" s="1">
         <v>8419.89</v>
       </c>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A6">
         <v>2018</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="1">
         <v>12999.32</v>
       </c>
       <c r="E6" s="1">
         <v>2250.96</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A7">
         <v>2018</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="1">
         <v>11957.5</v>
       </c>
       <c r="E7" s="1">
         <v>2046.12</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A8">
         <v>2018</v>
       </c>
       <c r="B8" t="s">
         <v>14</v>
       </c>
       <c r="C8" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="1">
         <v>13474.39</v>
       </c>
       <c r="E8" s="1">
         <v>5301.88</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A9">
         <v>2018</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="1">
         <v>12378.61</v>
       </c>
       <c r="E9" s="1">
         <v>4452.5</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A10">
         <v>2018</v>
       </c>
       <c r="B10" t="s">
         <v>16</v>
       </c>
       <c r="C10" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="1">
         <v>10160.68</v>
       </c>
       <c r="E10" s="1">
         <v>4439.9399999999996</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A11">
         <v>2018</v>
       </c>
       <c r="B11" t="s">
         <v>17</v>
       </c>
       <c r="C11" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="1">
         <v>9416.7800000000007</v>
       </c>
       <c r="E11" s="1">
         <v>1708.35</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A12">
         <v>2018</v>
       </c>
       <c r="B12" t="s">
         <v>18</v>
       </c>
       <c r="C12" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="1">
         <v>10304</v>
       </c>
       <c r="E12" s="1">
         <v>6383.96</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A13">
         <v>2018</v>
       </c>
       <c r="B13" t="s">
         <v>19</v>
       </c>
       <c r="C13" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="1">
         <v>11521.96</v>
       </c>
       <c r="E13" s="1">
         <v>6671.99</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A14">
         <v>2018</v>
       </c>
       <c r="B14" t="s">
         <v>20</v>
       </c>
       <c r="C14" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="1">
         <v>12272.56</v>
       </c>
       <c r="E14" s="1">
         <v>9312.43</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A15">
         <v>2019</v>
       </c>
       <c r="B15" t="s">
         <v>7</v>
       </c>
       <c r="C15" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="1">
         <v>10203.23</v>
       </c>
       <c r="E15" s="1">
         <v>3797.9</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A16">
         <v>2019</v>
       </c>
       <c r="B16" t="s">
         <v>10</v>
       </c>
       <c r="C16" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="1">
         <v>10455.4</v>
       </c>
       <c r="E16" s="1">
         <v>2783.05</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A17">
         <v>2019</v>
       </c>
       <c r="B17" t="s">
         <v>11</v>
       </c>
       <c r="C17" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="1">
         <v>13373.45</v>
       </c>
       <c r="E17" s="1">
         <v>5011.57</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A18">
         <v>2019</v>
       </c>
       <c r="B18" t="s">
         <v>12</v>
       </c>
       <c r="C18" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="1">
         <v>11932.18</v>
       </c>
       <c r="E18" s="1">
         <v>5027.6400000000003</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A19">
         <v>2019</v>
       </c>
       <c r="B19" t="s">
         <v>13</v>
       </c>
       <c r="C19" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="1">
         <v>12910.97</v>
       </c>
       <c r="E19" s="1">
         <v>6553.95</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A20">
         <v>2019</v>
       </c>
       <c r="B20" t="s">
         <v>14</v>
       </c>
       <c r="C20" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="1">
         <v>9792.42</v>
       </c>
       <c r="E20" s="1">
         <v>4144.6000000000004</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A21">
         <v>2019</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="1">
         <v>12278.92</v>
       </c>
       <c r="E21" s="1">
         <v>7443.28</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A22">
         <v>2019</v>
       </c>
       <c r="B22" t="s">
         <v>16</v>
       </c>
       <c r="C22" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="1">
         <v>9512.09</v>
       </c>
       <c r="E22" s="1">
         <v>3645.79</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A23">
         <v>2019</v>
       </c>
       <c r="B23" t="s">
         <v>17</v>
       </c>
       <c r="C23" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="1">
         <v>9650.01</v>
       </c>
       <c r="E23" s="1">
         <v>5319.6</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A24">
         <v>2019</v>
       </c>
       <c r="B24" t="s">
         <v>18</v>
       </c>
       <c r="C24" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="1">
         <v>12169.55</v>
       </c>
       <c r="E24" s="1">
         <v>8494.0400000000009</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A25">
         <v>2019</v>
       </c>
       <c r="B25" t="s">
         <v>19</v>
       </c>
       <c r="C25" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="1">
         <v>14536.1</v>
       </c>
       <c r="E25" s="1">
         <v>17397.54</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A26">
         <v>2019</v>
       </c>
       <c r="B26" t="s">
         <v>20</v>
       </c>
       <c r="C26" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="1">
         <v>11192.95</v>
       </c>
       <c r="E26" s="1">
         <v>16915.599999999999</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A27">
         <v>2020</v>
       </c>
       <c r="B27" t="s">
         <v>7</v>
       </c>
       <c r="C27" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="1">
         <v>22588.11</v>
       </c>
       <c r="E27" s="1">
         <v>13668.68</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A28">
         <v>2020</v>
       </c>
       <c r="B28" t="s">
         <v>10</v>
       </c>
       <c r="C28" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="1">
         <v>13671.53</v>
       </c>
       <c r="E28" s="1">
         <v>8800.81</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A29">
         <v>2020</v>
       </c>
       <c r="B29" t="s">
         <v>11</v>
       </c>
       <c r="C29" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="1">
         <v>15425.5</v>
       </c>
       <c r="E29" s="1">
         <v>11615.86</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A30">
         <v>2020</v>
       </c>
       <c r="B30" t="s">
         <v>12</v>
       </c>
       <c r="C30" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="1">
         <v>17370.099999999999</v>
       </c>
       <c r="E30" s="1">
         <v>12972.28</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A31">
         <v>2020</v>
       </c>
       <c r="B31" t="s">
         <v>13</v>
       </c>
       <c r="C31" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="1">
         <v>17689.439999999999</v>
       </c>
       <c r="E31" s="1">
         <v>8611.85</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A32">
         <v>2020</v>
       </c>
       <c r="B32" t="s">
         <v>14</v>
       </c>
       <c r="C32" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="1">
         <v>19722.64</v>
       </c>
       <c r="E32" s="1">
         <v>13877.32</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A33">
         <v>2020</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="1">
         <v>17975.599999999999</v>
       </c>
       <c r="E33" s="1">
         <v>14957.05</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A34">
         <v>2020</v>
       </c>
       <c r="B34" t="s">
         <v>16</v>
       </c>
       <c r="C34" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="1">
         <v>14167.88</v>
       </c>
       <c r="E34" s="1">
         <v>18479.759999999998</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A35">
         <v>2020</v>
       </c>
       <c r="B35" t="s">
         <v>17</v>
       </c>
       <c r="C35" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="1">
         <v>19429.63</v>
       </c>
       <c r="E35" s="1">
         <v>10328.200000000001</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A36">
         <v>2020</v>
       </c>
       <c r="B36" t="s">
         <v>18</v>
       </c>
       <c r="C36" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="1">
         <v>18713.8</v>
       </c>
       <c r="E36" s="1">
         <v>11347.43</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A37">
         <v>2020</v>
       </c>
       <c r="B37" t="s">
         <v>19</v>
       </c>
       <c r="C37" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="1">
         <v>21037.01</v>
       </c>
       <c r="E37" s="1">
         <v>6527</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A38">
         <v>2020</v>
       </c>
       <c r="B38" t="s">
         <v>20</v>
       </c>
       <c r="C38" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="1">
         <v>22567.42</v>
       </c>
       <c r="E38" s="1">
         <v>14934.72</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A39">
         <v>2021</v>
       </c>
       <c r="B39" t="s">
         <v>7</v>
       </c>
       <c r="C39" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="1">
         <v>22418.13</v>
       </c>
       <c r="E39" s="1">
         <v>8713.18</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A40">
         <v>2021</v>
       </c>
       <c r="B40" t="s">
         <v>10</v>
       </c>
       <c r="C40" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="1">
         <v>22609.45</v>
       </c>
       <c r="E40" s="1">
         <v>11765.7</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A41">
         <v>2021</v>
       </c>
       <c r="B41" t="s">
         <v>11</v>
       </c>
       <c r="C41" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="1">
         <v>24078.32</v>
       </c>
       <c r="E41" s="1">
         <v>19266.89</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A42">
         <v>2021</v>
       </c>
       <c r="B42" t="s">
         <v>12</v>
       </c>
       <c r="C42" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="1">
         <v>20304.7</v>
       </c>
       <c r="E42" s="1">
         <v>10567.32</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A43">
         <v>2021</v>
       </c>
       <c r="B43" t="s">
         <v>13</v>
       </c>
       <c r="C43" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="1">
         <v>17411.419999999998</v>
       </c>
       <c r="E43" s="1">
         <v>9463.0400000000009</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A44">
         <v>2021</v>
       </c>
       <c r="B44" t="s">
         <v>14</v>
       </c>
       <c r="C44" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="1">
         <v>23160.400000000001</v>
       </c>
       <c r="E44" s="1">
         <v>9843.56</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A45">
         <v>2021</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="1">
         <v>23585.15</v>
       </c>
       <c r="E45" s="1">
         <v>9027.93</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A46">
         <v>2021</v>
       </c>
       <c r="B46" t="s">
         <v>16</v>
       </c>
       <c r="C46" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="1">
         <v>25742.01</v>
       </c>
       <c r="E46" s="1">
         <v>8312.08</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A47">
         <v>2021</v>
       </c>
       <c r="B47" t="s">
         <v>17</v>
       </c>
       <c r="C47" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="1">
         <v>30044.13</v>
       </c>
       <c r="E47" s="1">
         <v>24056.16</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A48">
         <v>2021</v>
       </c>
       <c r="B48" t="s">
         <v>18</v>
       </c>
       <c r="C48" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="1">
         <v>30271.89</v>
       </c>
       <c r="E48" s="1">
         <v>14481.08</v>
       </c>
     </row>
-    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A49">
         <v>2021</v>
       </c>
       <c r="B49" t="s">
         <v>19</v>
       </c>
       <c r="C49" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="1">
         <v>30519.15</v>
       </c>
       <c r="E49" s="1">
         <v>14385.35</v>
       </c>
     </row>
-    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A50">
         <v>2021</v>
       </c>
       <c r="B50" t="s">
         <v>20</v>
       </c>
       <c r="C50" t="s">
         <v>8</v>
       </c>
       <c r="D50">
         <v>26539.81</v>
       </c>
       <c r="E50">
         <v>12114.35</v>
       </c>
     </row>
-    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A51">
         <v>2022</v>
       </c>
       <c r="B51" t="s">
         <v>7</v>
       </c>
       <c r="C51" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="1">
         <v>31922.74</v>
       </c>
       <c r="E51" s="1">
         <v>20780.39</v>
       </c>
     </row>
-    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A52">
         <v>2022</v>
       </c>
       <c r="B52" t="s">
         <v>10</v>
       </c>
       <c r="C52" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="1">
         <v>35218.51</v>
       </c>
       <c r="E52" s="1">
         <v>28577.83</v>
       </c>
     </row>
-    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A53">
         <v>2022</v>
       </c>
       <c r="B53" t="s">
         <v>21</v>
       </c>
       <c r="C53" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="1">
         <v>35914.01</v>
       </c>
       <c r="E53" s="1">
         <v>18875.54</v>
       </c>
     </row>
-    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A54">
         <v>2022</v>
       </c>
       <c r="B54" t="s">
         <v>12</v>
       </c>
       <c r="C54" t="s">
         <v>8</v>
       </c>
       <c r="D54">
         <v>28629.05</v>
       </c>
       <c r="E54">
         <v>15145.79</v>
       </c>
     </row>
-    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A55">
         <v>2022</v>
       </c>
       <c r="B55" t="s">
         <v>13</v>
       </c>
       <c r="C55" t="s">
         <v>8</v>
       </c>
       <c r="D55">
         <v>31279.31</v>
       </c>
       <c r="E55">
         <v>16265.73</v>
       </c>
     </row>
-    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A56">
         <v>2022</v>
       </c>
       <c r="B56" t="s">
         <v>14</v>
       </c>
       <c r="C56" t="s">
         <v>8</v>
       </c>
       <c r="D56">
         <v>32394.71</v>
       </c>
       <c r="E56">
         <v>26388.639999999999</v>
       </c>
     </row>
-    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A57">
         <v>2022</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
         <v>8</v>
       </c>
       <c r="D57">
         <v>30305.919999999998</v>
       </c>
       <c r="E57">
         <v>14139.25</v>
       </c>
     </row>
-    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A58">
         <v>2022</v>
       </c>
       <c r="B58" t="s">
         <v>16</v>
       </c>
       <c r="C58" t="s">
         <v>8</v>
       </c>
       <c r="D58">
         <v>33145.879999999997</v>
       </c>
       <c r="E58">
         <v>13414.7</v>
       </c>
     </row>
-    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A59">
         <v>2022</v>
       </c>
       <c r="B59" t="s">
         <v>17</v>
       </c>
       <c r="C59" t="s">
         <v>8</v>
       </c>
       <c r="D59">
         <v>38122.019999999997</v>
       </c>
       <c r="E59">
         <v>23448.31</v>
       </c>
     </row>
-    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A60">
         <v>2022</v>
       </c>
       <c r="B60" t="s">
         <v>18</v>
       </c>
       <c r="C60" t="s">
         <v>8</v>
       </c>
       <c r="D60">
         <v>38742.61</v>
       </c>
       <c r="E60">
         <v>29020.04</v>
       </c>
     </row>
-    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A61">
         <v>2022</v>
       </c>
       <c r="B61" t="s">
         <v>19</v>
       </c>
       <c r="C61" t="s">
         <v>8</v>
       </c>
       <c r="D61">
         <v>42099.32</v>
       </c>
       <c r="E61">
         <v>36932.589999999997</v>
       </c>
     </row>
-    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A62">
         <v>2022</v>
       </c>
       <c r="B62" t="s">
         <v>20</v>
       </c>
       <c r="C62" t="s">
         <v>8</v>
       </c>
       <c r="D62">
         <v>42493.48</v>
       </c>
       <c r="E62">
         <v>40316.980000000003</v>
       </c>
     </row>
-    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A63">
         <v>2023</v>
       </c>
       <c r="B63" t="s">
         <v>7</v>
       </c>
       <c r="C63" t="s">
         <v>8</v>
       </c>
       <c r="D63">
         <v>41050.43</v>
       </c>
       <c r="E63">
         <v>23621.35</v>
       </c>
     </row>
-    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A64">
         <v>2023</v>
       </c>
       <c r="B64" t="s">
         <v>10</v>
       </c>
       <c r="C64" t="s">
         <v>8</v>
       </c>
       <c r="D64">
         <v>46657.42</v>
       </c>
       <c r="E64">
         <v>30589.22</v>
       </c>
       <c r="F64">
         <v>5.88</v>
       </c>
     </row>
-    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A65">
         <v>2023</v>
       </c>
       <c r="B65" t="s">
         <v>21</v>
       </c>
       <c r="C65" t="s">
         <v>8</v>
       </c>
       <c r="D65">
         <v>52457.97</v>
       </c>
       <c r="E65">
         <v>34829.629999999997</v>
       </c>
       <c r="F65">
         <v>137.13</v>
       </c>
     </row>
-    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A66">
         <v>2023</v>
       </c>
       <c r="B66" t="s">
         <v>22</v>
       </c>
       <c r="C66" t="s">
         <v>8</v>
       </c>
       <c r="D66">
         <v>46211.519999999997</v>
       </c>
       <c r="E66">
         <v>25964.87</v>
       </c>
       <c r="F66">
         <v>553.03</v>
       </c>
     </row>
-    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A67">
         <v>2023</v>
       </c>
       <c r="B67" t="s">
         <v>13</v>
       </c>
       <c r="C67" t="s">
         <v>8</v>
       </c>
       <c r="D67">
         <v>50343.6</v>
       </c>
       <c r="E67">
         <v>23372.09</v>
       </c>
       <c r="F67">
         <v>720.06</v>
       </c>
     </row>
-    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A68">
         <v>2023</v>
       </c>
       <c r="B68" t="s">
         <v>14</v>
       </c>
       <c r="C68" t="s">
         <v>8</v>
       </c>
       <c r="D68">
         <v>65056.79</v>
       </c>
       <c r="E68">
         <v>31365.68</v>
       </c>
       <c r="F68">
         <v>760.49</v>
       </c>
     </row>
-    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A69">
         <v>2023</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
         <v>8</v>
       </c>
       <c r="D69">
         <v>57439.78</v>
       </c>
       <c r="E69">
         <v>29841.58</v>
       </c>
       <c r="F69">
         <v>1353.21</v>
       </c>
     </row>
-    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A70">
         <v>2023</v>
       </c>
       <c r="B70" t="s">
         <v>16</v>
       </c>
       <c r="C70" t="s">
         <v>8</v>
       </c>
       <c r="D70">
         <v>66559.31</v>
       </c>
       <c r="E70">
         <v>35162.550000000003</v>
       </c>
       <c r="F70">
         <v>1098.82</v>
       </c>
     </row>
-    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A71">
         <v>2023</v>
       </c>
       <c r="B71" t="s">
         <v>17</v>
       </c>
       <c r="C71" t="s">
         <v>8</v>
       </c>
       <c r="D71">
         <v>71188.539999999994</v>
       </c>
       <c r="E71">
         <v>46343.19</v>
       </c>
       <c r="F71">
         <v>1624.46</v>
       </c>
     </row>
-    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A72">
         <v>2023</v>
       </c>
       <c r="B72" t="s">
         <v>18</v>
       </c>
       <c r="C72" t="s">
         <v>8</v>
       </c>
       <c r="D72">
         <v>84528.36</v>
       </c>
       <c r="E72">
         <v>45233.75</v>
       </c>
       <c r="F72">
         <v>1461.71</v>
       </c>
     </row>
-    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A73">
         <v>2023</v>
       </c>
       <c r="B73" t="s">
         <v>19</v>
       </c>
       <c r="C73" t="s">
         <v>8</v>
       </c>
       <c r="D73">
         <v>96954.83</v>
       </c>
       <c r="E73">
         <v>54403.11</v>
       </c>
       <c r="F73">
         <v>1020.38</v>
       </c>
     </row>
-    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A74">
         <v>2023</v>
       </c>
       <c r="B74" t="s">
         <v>20</v>
       </c>
       <c r="C74" t="s">
         <v>8</v>
       </c>
       <c r="D74">
         <v>82198.67</v>
       </c>
       <c r="E74">
         <v>50091.53</v>
       </c>
       <c r="F74">
         <v>869.01</v>
       </c>
     </row>
-    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A75">
         <v>2024</v>
       </c>
       <c r="B75" t="s">
         <v>7</v>
       </c>
       <c r="C75" t="s">
         <v>8</v>
       </c>
       <c r="D75">
         <v>88463.81</v>
       </c>
       <c r="E75">
         <v>34969.4</v>
       </c>
       <c r="F75">
         <v>1578.99</v>
       </c>
     </row>
-    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A76">
         <v>2024</v>
       </c>
       <c r="B76" t="s">
         <v>10</v>
       </c>
       <c r="C76" t="s">
         <v>8</v>
       </c>
       <c r="D76">
         <v>94267.83</v>
       </c>
       <c r="E76">
         <v>46636.43</v>
       </c>
       <c r="F76">
         <v>2381.5300000000002</v>
       </c>
     </row>
-    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A77">
         <v>2024</v>
       </c>
       <c r="B77" t="s">
         <v>23</v>
       </c>
       <c r="C77" t="s">
         <v>8</v>
       </c>
       <c r="D77">
         <v>93023.15</v>
       </c>
       <c r="E77">
         <v>74482.34</v>
       </c>
       <c r="F77">
         <v>2881.6</v>
       </c>
     </row>
-    <row r="78" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A78">
         <v>2024</v>
       </c>
       <c r="B78" t="s">
         <v>22</v>
       </c>
       <c r="C78" t="s">
         <v>8</v>
       </c>
       <c r="D78">
         <v>91828.19</v>
       </c>
       <c r="E78">
         <v>43733.65</v>
       </c>
       <c r="F78">
         <v>1696.01</v>
       </c>
     </row>
-    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A79">
         <v>2024</v>
       </c>
       <c r="B79" t="s">
         <v>13</v>
       </c>
       <c r="C79" t="s">
         <v>8</v>
       </c>
       <c r="D79">
         <v>86273.87</v>
       </c>
       <c r="E79">
         <v>60546.77</v>
       </c>
       <c r="F79">
         <v>2657.92</v>
       </c>
     </row>
-    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A80">
         <v>2024</v>
       </c>
       <c r="B80" t="s">
         <v>14</v>
       </c>
       <c r="C80" t="s">
         <v>8</v>
       </c>
       <c r="D80">
         <v>93922.73</v>
       </c>
       <c r="E80">
         <v>48364.13</v>
       </c>
       <c r="F80">
         <v>2151.85</v>
       </c>
     </row>
-    <row r="81" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A81">
         <v>2024</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
         <v>8</v>
       </c>
       <c r="D81">
         <v>89332.55</v>
       </c>
       <c r="E81">
         <v>50816.66</v>
       </c>
       <c r="F81">
         <v>1990.89</v>
       </c>
     </row>
-    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A82">
         <v>2024</v>
       </c>
       <c r="B82" t="s">
         <v>16</v>
       </c>
       <c r="C82" t="s">
         <v>8</v>
       </c>
       <c r="D82">
         <v>87326.31</v>
       </c>
       <c r="E82">
         <v>52818.59</v>
       </c>
       <c r="F82">
         <v>2032.81</v>
       </c>
     </row>
-    <row r="83" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A83">
         <v>2024</v>
       </c>
       <c r="B83" t="s">
         <v>17</v>
       </c>
       <c r="C83" t="s">
         <v>8</v>
       </c>
       <c r="D83">
         <v>96438.29</v>
       </c>
       <c r="E83">
         <v>64446.43</v>
       </c>
       <c r="F83">
         <v>2763.87</v>
       </c>
     </row>
-    <row r="84" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A84">
         <v>2024</v>
       </c>
       <c r="B84" t="s">
         <v>18</v>
       </c>
       <c r="C84" t="s">
         <v>8</v>
       </c>
       <c r="D84">
         <v>98494.87</v>
       </c>
       <c r="E84">
         <v>59098.2</v>
       </c>
       <c r="F84">
         <v>2570.1999999999998</v>
       </c>
     </row>
-    <row r="85" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A85">
         <v>2024</v>
       </c>
       <c r="B85" t="s">
         <v>19</v>
       </c>
       <c r="C85" t="s">
         <v>8</v>
       </c>
       <c r="D85">
         <v>102234.5</v>
       </c>
       <c r="E85">
         <v>56510.96</v>
       </c>
       <c r="F85">
         <v>3121.71</v>
       </c>
     </row>
-    <row r="86" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A86">
         <v>2024</v>
       </c>
       <c r="B86" t="s">
         <v>20</v>
       </c>
       <c r="C86" t="s">
         <v>8</v>
       </c>
       <c r="D86">
         <v>97484.59</v>
       </c>
       <c r="E86">
         <v>61707.47</v>
       </c>
       <c r="F86">
         <v>1898.96</v>
       </c>
     </row>
-    <row r="87" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A87">
         <v>2025</v>
       </c>
       <c r="B87" t="s">
         <v>7</v>
       </c>
       <c r="C87" t="s">
         <v>8</v>
       </c>
       <c r="D87" s="2">
         <v>95291.5</v>
       </c>
       <c r="E87">
         <v>43540.23</v>
       </c>
       <c r="F87">
         <v>2511.65</v>
       </c>
     </row>
-    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A88">
         <v>2025</v>
       </c>
       <c r="B88" t="s">
         <v>10</v>
       </c>
       <c r="C88" t="s">
         <v>8</v>
       </c>
       <c r="D88" s="2">
         <v>85600.10000000002</v>
       </c>
       <c r="E88" s="2">
         <v>51110.55</v>
       </c>
       <c r="F88" s="2">
         <v>1059.5</v>
       </c>
     </row>
-    <row r="89" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A89">
         <v>2025</v>
       </c>
       <c r="B89" t="s">
         <v>23</v>
       </c>
       <c r="C89" t="s">
         <v>8</v>
       </c>
       <c r="D89">
         <v>83961.23</v>
       </c>
       <c r="E89">
         <v>54265.73</v>
       </c>
       <c r="F89">
         <v>2795.39</v>
       </c>
     </row>
-    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A90">
         <v>2025</v>
       </c>
       <c r="B90" t="s">
         <v>22</v>
       </c>
       <c r="C90" t="s">
         <v>8</v>
       </c>
       <c r="D90" s="2">
         <v>79429.950000000041</v>
       </c>
       <c r="E90" s="2">
         <v>58947.900000000009</v>
       </c>
       <c r="F90">
         <v>3743.23</v>
       </c>
     </row>
-    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A91">
         <v>2025</v>
       </c>
       <c r="B91" t="s">
         <v>13</v>
       </c>
       <c r="C91" t="s">
         <v>8</v>
       </c>
       <c r="D91" s="2">
         <v>76736.240000000005</v>
       </c>
       <c r="E91" s="2">
         <v>47152.47000000003</v>
       </c>
       <c r="F91" s="2">
         <v>1803.91</v>
       </c>
     </row>
-    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A92">
         <v>2025</v>
       </c>
       <c r="B92" t="s">
         <v>14</v>
       </c>
       <c r="C92" t="s">
         <v>8</v>
       </c>
       <c r="D92">
         <v>71158.78</v>
       </c>
       <c r="E92">
         <v>39635.01</v>
       </c>
       <c r="F92">
         <v>3133.81</v>
       </c>
     </row>
-    <row r="93" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A93">
         <v>2025</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
         <v>8</v>
       </c>
       <c r="D93">
         <v>68732.14</v>
       </c>
       <c r="E93">
         <v>49230.09</v>
       </c>
       <c r="F93">
         <v>1470.24</v>
       </c>
     </row>
-    <row r="94" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A94">
         <v>2025</v>
       </c>
       <c r="B94" t="s">
         <v>16</v>
       </c>
       <c r="C94" t="s">
         <v>8</v>
       </c>
       <c r="D94">
         <v>63863.66</v>
       </c>
       <c r="E94">
         <v>34997</v>
       </c>
       <c r="F94">
         <v>1433.28</v>
       </c>
     </row>
-    <row r="95" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A95">
         <v>2025</v>
       </c>
       <c r="B95" t="s">
         <v>17</v>
       </c>
       <c r="C95" t="s">
         <v>8</v>
       </c>
       <c r="D95">
         <v>74899.94</v>
       </c>
       <c r="E95">
         <v>33665.21</v>
       </c>
       <c r="F95">
         <v>1481.05</v>
       </c>
     </row>
-    <row r="96" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A96">
         <v>2025</v>
       </c>
       <c r="B96" t="s">
         <v>18</v>
       </c>
       <c r="C96" t="s">
         <v>8</v>
       </c>
       <c r="D96">
         <v>70195.14999999998</v>
       </c>
       <c r="E96">
         <v>34894.44000000001</v>
       </c>
       <c r="F96">
         <v>1455.14</v>
       </c>
     </row>
-    <row r="97" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A97">
         <v>2025</v>
       </c>
       <c r="B97" t="s">
         <v>19</v>
       </c>
       <c r="C97" t="s">
         <v>8</v>
       </c>
       <c r="D97">
         <v>71490.220000000074</v>
       </c>
       <c r="E97">
         <v>38223.150000000009</v>
       </c>
       <c r="F97">
         <v>637.29999999999995</v>
       </c>
     </row>
-    <row r="98" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A98">
         <v>2025</v>
       </c>
       <c r="B98" t="s">
         <v>20</v>
       </c>
       <c r="C98" t="s">
         <v>8</v>
       </c>
       <c r="D98">
         <v>68407.419999999984</v>
       </c>
       <c r="E98">
         <v>35073.879999999997</v>
       </c>
       <c r="F98" s="2">
         <v>1472.35</v>
       </c>
     </row>
-    <row r="99" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A99">
         <v>2026</v>
       </c>
       <c r="B99" t="s">
         <v>7</v>
       </c>
       <c r="C99" t="s">
         <v>8</v>
       </c>
       <c r="D99">
         <v>64870.12</v>
       </c>
       <c r="E99">
         <v>37784.14</v>
       </c>
       <c r="F99">
         <v>1528.14</v>
       </c>
     </row>
-    <row r="100" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A100">
         <v>2026</v>
       </c>
       <c r="B100" t="s">
         <v>10</v>
       </c>
       <c r="C100" t="s">
         <v>8</v>
       </c>
       <c r="D100">
         <v>57669.629999999976</v>
       </c>
       <c r="E100">
         <v>30973.05</v>
       </c>
       <c r="F100">
         <v>1257.97</v>
       </c>
     </row>
-    <row r="101" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A101">
         <v>2026</v>
       </c>
       <c r="B101" t="s">
         <v>23</v>
       </c>
       <c r="C101" t="s">
         <v>8</v>
       </c>
       <c r="D101">
         <v>63152.24</v>
       </c>
       <c r="E101">
         <v>30380.93</v>
       </c>
       <c r="F101">
         <v>1624.91</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A102">
+        <v>2026</v>
+      </c>
+      <c r="B102" t="s">
+        <v>22</v>
+      </c>
+      <c r="C102" t="s">
+        <v>8</v>
+      </c>
+      <c r="D102">
+        <v>51668.72</v>
+      </c>
+      <c r="E102">
+        <v>29872.57</v>
+      </c>
+      <c r="F102">
+        <v>1187.9100000000001</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A103">
+        <v>2026</v>
+      </c>
+      <c r="B103" t="s">
+        <v>13</v>
+      </c>
+      <c r="C103" t="s">
+        <v>8</v>
+      </c>
+      <c r="D103">
+        <v>49807.409999999974</v>
+      </c>
+      <c r="E103">
+        <v>26640.99</v>
+      </c>
+      <c r="F103">
+        <v>603.62</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:F87" xr:uid="{14103ACF-B3C7-41D9-B020-3C8AD0D3611B}"/>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010068859A03216DE244835CC5D759F39773" ma:contentTypeVersion="18" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="2484d4a6e242eddf207bb9891ecb963f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f4cc2bfe-b09f-4e7a-a038-99d3805bad29" xmlns:ns3="e2ef8977-9d83-43da-9a07-9e4325955384" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="77940714c428ff818001d15b17f5e37d" ns2:_="" ns3:_="">
     <xsd:import namespace="f4cc2bfe-b09f-4e7a-a038-99d3805bad29"/>
     <xsd:import namespace="e2ef8977-9d83-43da-9a07-9e4325955384"/>
@@ -8144,60 +8304,60 @@
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{634E011A-A5B6-4F64-A5A9-A96799556A6C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f4cc2bfe-b09f-4e7a-a038-99d3805bad29"/>
     <ds:schemaRef ds:uri="e2ef8977-9d83-43da-9a07-9e4325955384"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81E28E90-6C37-44B8-874D-C5DE5835AB93}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="f4cc2bfe-b09f-4e7a-a038-99d3805bad29"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="e2ef8977-9d83-43da-9a07-9e4325955384"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DB728D4-8C93-4B4D-BE40-0C447746FB7C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>