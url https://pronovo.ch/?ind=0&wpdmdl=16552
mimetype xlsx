--- v1 (2026-06-15)
+++ v2 (2026-08-01)
@@ -3,92 +3,92 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://pronovoag.sharepoint.com/sites/TeamEV/Freigegebene Dokumente/10_Reporting/01_Monatliche EIV-Anmeldezahlen/Publikation Webseite Pronovo/Webseite/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://pronovoag-my.sharepoint.com/personal/kayla_weingaertner_pronovo_ch/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="67" documentId="8_{A4A285B6-0A9B-4E71-B434-BC791EC8221E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4A51C12A-CDFE-41D2-B043-A340E255E34D}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{0CA9D2EF-E137-45FA-8BC4-F0AE6E0BCC2E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" activeTab="2" xr2:uid="{2C78ACD4-0077-4DCB-841E-A33C3C124190}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2C78ACD4-0077-4DCB-841E-A33C3C124190}"/>
   </bookViews>
   <sheets>
     <sheet name="EIV-Gesamt 2018-2026" sheetId="1" r:id="rId1"/>
     <sheet name="Anzahl Gesuche 2018-2026" sheetId="3" r:id="rId2"/>
     <sheet name="Zubau Leistung 2018-2026" sheetId="2" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Anzahl Gesuche 2018-2026'!$A$2:$F$87</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Zubau Leistung 2018-2026'!$A$2:$F$87</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="835" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="843" uniqueCount="25">
   <si>
     <t>KLEIV</t>
   </si>
   <si>
     <t>GREIV</t>
   </si>
   <si>
     <t>HEIV</t>
   </si>
   <si>
     <t>Jahr</t>
   </si>
   <si>
     <t>Monat</t>
   </si>
   <si>
     <t>Parameter</t>
   </si>
   <si>
     <t>Summe</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
@@ -116,50 +116,53 @@
     <t>Jul</t>
   </si>
   <si>
     <t>Aug</t>
   </si>
   <si>
     <t>Sep</t>
   </si>
   <si>
     <t>Okt</t>
   </si>
   <si>
     <t>Nov</t>
   </si>
   <si>
     <t>Dez</t>
   </si>
   <si>
     <t>Mär</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>März</t>
+  </si>
+  <si>
+    <t>Juni</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -494,7543 +497,7623 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{375477E6-70E0-42B0-A27C-A185D4B33CBC}">
-  <dimension ref="A1:F204"/>
+  <dimension ref="A1:F206"/>
   <sheetViews>
-    <sheetView topLeftCell="A170" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A196" activePane="bottomLeft" state="frozenSplit"/>
+    <sheetView tabSelected="1" topLeftCell="A170" workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A181" activePane="bottomLeft" state="frozenSplit"/>
       <selection activeCell="A170" sqref="A170"/>
-      <selection pane="bottomLeft" activeCell="E203" sqref="E203"/>
+      <selection pane="bottomLeft" activeCell="F207" sqref="F207"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="3" max="3" width="31" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="D1" t="s">
         <v>0</v>
       </c>
       <c r="E1" t="s">
         <v>1</v>
       </c>
       <c r="F1" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>
       </c>
       <c r="E2" t="s">
         <v>6</v>
       </c>
       <c r="F2" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3">
         <v>2018</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="1">
         <v>12854.11</v>
       </c>
       <c r="E3" s="1">
         <v>2687.87</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>2018</v>
       </c>
       <c r="B4" t="s">
         <v>7</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="1">
         <v>1086</v>
       </c>
       <c r="E4" s="1">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>2018</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="1">
         <v>10073.9</v>
       </c>
       <c r="E5" s="1">
         <v>2768.48</v>
       </c>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6">
         <v>2018</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="1">
         <v>881</v>
       </c>
       <c r="E6" s="1">
         <v>11</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7">
         <v>2018</v>
       </c>
       <c r="B7" t="s">
         <v>11</v>
       </c>
       <c r="C7" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="1">
         <v>11233.95</v>
       </c>
       <c r="E7" s="1">
         <v>8419.89</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>2018</v>
       </c>
       <c r="B8" t="s">
         <v>11</v>
       </c>
       <c r="C8" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="1">
         <v>928</v>
       </c>
       <c r="E8" s="1">
         <v>27</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9">
         <v>2018</v>
       </c>
       <c r="B9" t="s">
         <v>12</v>
       </c>
       <c r="C9" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="1">
         <v>12999.32</v>
       </c>
       <c r="E9" s="1">
         <v>2250.96</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10">
         <v>2018</v>
       </c>
       <c r="B10" t="s">
         <v>12</v>
       </c>
       <c r="C10" t="s">
         <v>9</v>
       </c>
       <c r="D10" s="1">
         <v>990</v>
       </c>
       <c r="E10" s="1">
         <v>8</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11">
         <v>2018</v>
       </c>
       <c r="B11" t="s">
         <v>13</v>
       </c>
       <c r="C11" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="1">
         <v>11957.5</v>
       </c>
       <c r="E11" s="1">
         <v>2046.12</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12">
         <v>2018</v>
       </c>
       <c r="B12" t="s">
         <v>13</v>
       </c>
       <c r="C12" t="s">
         <v>9</v>
       </c>
       <c r="D12" s="1">
         <v>1019</v>
       </c>
       <c r="E12" s="1">
         <v>11</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13">
         <v>2018</v>
       </c>
       <c r="B13" t="s">
         <v>14</v>
       </c>
       <c r="C13" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="1">
         <v>13474.39</v>
       </c>
       <c r="E13" s="1">
         <v>5301.88</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14">
         <v>2018</v>
       </c>
       <c r="B14" t="s">
         <v>14</v>
       </c>
       <c r="C14" t="s">
         <v>9</v>
       </c>
       <c r="D14" s="1">
         <v>1121</v>
       </c>
       <c r="E14" s="1">
         <v>21</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15">
         <v>2018</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="1">
         <v>12378.61</v>
       </c>
       <c r="E15" s="1">
         <v>4452.5</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16">
         <v>2018</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>9</v>
       </c>
       <c r="D16" s="1">
         <v>1044</v>
       </c>
       <c r="E16" s="1">
         <v>8</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17">
         <v>2018</v>
       </c>
       <c r="B17" t="s">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="1">
         <v>10160.68</v>
       </c>
       <c r="E17" s="1">
         <v>4439.9399999999996</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18">
         <v>2018</v>
       </c>
       <c r="B18" t="s">
         <v>16</v>
       </c>
       <c r="C18" t="s">
         <v>9</v>
       </c>
       <c r="D18" s="1">
         <v>796</v>
       </c>
       <c r="E18" s="1">
         <v>9</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19">
         <v>2018</v>
       </c>
       <c r="B19" t="s">
         <v>17</v>
       </c>
       <c r="C19" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="1">
         <v>9416.7800000000007</v>
       </c>
       <c r="E19" s="1">
         <v>1708.35</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20">
         <v>2018</v>
       </c>
       <c r="B20" t="s">
         <v>17</v>
       </c>
       <c r="C20" t="s">
         <v>9</v>
       </c>
       <c r="D20" s="1">
         <v>788</v>
       </c>
       <c r="E20" s="1">
         <v>8</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21">
         <v>2018</v>
       </c>
       <c r="B21" t="s">
         <v>18</v>
       </c>
       <c r="C21" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="1">
         <v>10304</v>
       </c>
       <c r="E21" s="1">
         <v>6383.96</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22">
         <v>2018</v>
       </c>
       <c r="B22" t="s">
         <v>18</v>
       </c>
       <c r="C22" t="s">
         <v>9</v>
       </c>
       <c r="D22" s="1">
         <v>901</v>
       </c>
       <c r="E22" s="1">
         <v>15</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23">
         <v>2018</v>
       </c>
       <c r="B23" t="s">
         <v>19</v>
       </c>
       <c r="C23" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="1">
         <v>11521.96</v>
       </c>
       <c r="E23" s="1">
         <v>6671.99</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24">
         <v>2018</v>
       </c>
       <c r="B24" t="s">
         <v>19</v>
       </c>
       <c r="C24" t="s">
         <v>9</v>
       </c>
       <c r="D24" s="1">
         <v>930</v>
       </c>
       <c r="E24" s="1">
         <v>17</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25">
         <v>2018</v>
       </c>
       <c r="B25" t="s">
         <v>20</v>
       </c>
       <c r="C25" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="1">
         <v>12272.56</v>
       </c>
       <c r="E25" s="1">
         <v>9312.43</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26">
         <v>2018</v>
       </c>
       <c r="B26" t="s">
         <v>20</v>
       </c>
       <c r="C26" t="s">
         <v>9</v>
       </c>
       <c r="D26" s="1">
         <v>974</v>
       </c>
       <c r="E26" s="1">
         <v>18</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27">
         <v>2019</v>
       </c>
       <c r="B27" t="s">
         <v>7</v>
       </c>
       <c r="C27" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="1">
         <v>10203.23</v>
       </c>
       <c r="E27" s="1">
         <v>3797.9</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28">
         <v>2019</v>
       </c>
       <c r="B28" t="s">
         <v>7</v>
       </c>
       <c r="C28" t="s">
         <v>9</v>
       </c>
       <c r="D28" s="1">
         <v>790</v>
       </c>
       <c r="E28" s="1">
         <v>16</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29">
         <v>2019</v>
       </c>
       <c r="B29" t="s">
         <v>10</v>
       </c>
       <c r="C29" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="1">
         <v>10455.4</v>
       </c>
       <c r="E29" s="1">
         <v>2783.05</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30">
         <v>2019</v>
       </c>
       <c r="B30" t="s">
         <v>10</v>
       </c>
       <c r="C30" t="s">
         <v>9</v>
       </c>
       <c r="D30" s="1">
         <v>800</v>
       </c>
       <c r="E30" s="1">
         <v>11</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31">
         <v>2019</v>
       </c>
       <c r="B31" t="s">
         <v>11</v>
       </c>
       <c r="C31" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="1">
         <v>13373.45</v>
       </c>
       <c r="E31" s="1">
         <v>5011.57</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32">
         <v>2019</v>
       </c>
       <c r="B32" t="s">
         <v>11</v>
       </c>
       <c r="C32" t="s">
         <v>9</v>
       </c>
       <c r="D32" s="1">
         <v>1023</v>
       </c>
       <c r="E32" s="1">
         <v>17</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33">
         <v>2019</v>
       </c>
       <c r="B33" t="s">
         <v>12</v>
       </c>
       <c r="C33" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="1">
         <v>11932.18</v>
       </c>
       <c r="E33" s="1">
         <v>5027.6400000000003</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34">
         <v>2019</v>
       </c>
       <c r="B34" t="s">
         <v>12</v>
       </c>
       <c r="C34" t="s">
         <v>9</v>
       </c>
       <c r="D34" s="1">
         <v>908</v>
       </c>
       <c r="E34" s="1">
         <v>20</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35">
         <v>2019</v>
       </c>
       <c r="B35" t="s">
         <v>13</v>
       </c>
       <c r="C35" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="1">
         <v>12910.97</v>
       </c>
       <c r="E35" s="1">
         <v>6553.95</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36">
         <v>2019</v>
       </c>
       <c r="B36" t="s">
         <v>13</v>
       </c>
       <c r="C36" t="s">
         <v>9</v>
       </c>
       <c r="D36" s="1">
         <v>949</v>
       </c>
       <c r="E36" s="1">
         <v>18</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37">
         <v>2019</v>
       </c>
       <c r="B37" t="s">
         <v>14</v>
       </c>
       <c r="C37" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="1">
         <v>9792.42</v>
       </c>
       <c r="E37" s="1">
         <v>4144.6000000000004</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38">
         <v>2019</v>
       </c>
       <c r="B38" t="s">
         <v>14</v>
       </c>
       <c r="C38" t="s">
         <v>9</v>
       </c>
       <c r="D38" s="1">
         <v>782</v>
       </c>
       <c r="E38" s="1">
         <v>18</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39">
         <v>2019</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="1">
         <v>12278.92</v>
       </c>
       <c r="E39" s="1">
         <v>7443.28</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40">
         <v>2019</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
         <v>9</v>
       </c>
       <c r="D40" s="1">
         <v>933</v>
       </c>
       <c r="E40" s="1">
         <v>24</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41">
         <v>2019</v>
       </c>
       <c r="B41" t="s">
         <v>16</v>
       </c>
       <c r="C41" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="1">
         <v>9512.09</v>
       </c>
       <c r="E41" s="1">
         <v>3645.79</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42">
         <v>2019</v>
       </c>
       <c r="B42" t="s">
         <v>16</v>
       </c>
       <c r="C42" t="s">
         <v>9</v>
       </c>
       <c r="D42" s="1">
         <v>699</v>
       </c>
       <c r="E42" s="1">
         <v>15</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43">
         <v>2019</v>
       </c>
       <c r="B43" t="s">
         <v>17</v>
       </c>
       <c r="C43" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="1">
         <v>9650.01</v>
       </c>
       <c r="E43" s="1">
         <v>5319.6</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44">
         <v>2019</v>
       </c>
       <c r="B44" t="s">
         <v>17</v>
       </c>
       <c r="C44" t="s">
         <v>9</v>
       </c>
       <c r="D44" s="1">
         <v>769</v>
       </c>
       <c r="E44" s="1">
         <v>16</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45">
         <v>2019</v>
       </c>
       <c r="B45" t="s">
         <v>18</v>
       </c>
       <c r="C45" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="1">
         <v>12169.55</v>
       </c>
       <c r="E45" s="1">
         <v>8494.0400000000009</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46">
         <v>2019</v>
       </c>
       <c r="B46" t="s">
         <v>18</v>
       </c>
       <c r="C46" t="s">
         <v>9</v>
       </c>
       <c r="D46" s="1">
         <v>966</v>
       </c>
       <c r="E46" s="1">
         <v>35</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47">
         <v>2019</v>
       </c>
       <c r="B47" t="s">
         <v>19</v>
       </c>
       <c r="C47" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="1">
         <v>14536.1</v>
       </c>
       <c r="E47" s="1">
         <v>17397.54</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48">
         <v>2019</v>
       </c>
       <c r="B48" t="s">
         <v>19</v>
       </c>
       <c r="C48" t="s">
         <v>9</v>
       </c>
       <c r="D48" s="1">
         <v>1131</v>
       </c>
       <c r="E48" s="1">
         <v>43</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49">
         <v>2019</v>
       </c>
       <c r="B49" t="s">
         <v>20</v>
       </c>
       <c r="C49" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="1">
         <v>11192.95</v>
       </c>
       <c r="E49" s="1">
         <v>16915.599999999999</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50">
         <v>2019</v>
       </c>
       <c r="B50" t="s">
         <v>20</v>
       </c>
       <c r="C50" t="s">
         <v>9</v>
       </c>
       <c r="D50">
         <v>855</v>
       </c>
       <c r="E50">
         <v>67</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51">
         <v>2020</v>
       </c>
       <c r="B51" t="s">
         <v>7</v>
       </c>
       <c r="C51" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="1">
         <v>22588.11</v>
       </c>
       <c r="E51" s="1">
         <v>13668.68</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52">
         <v>2020</v>
       </c>
       <c r="B52" t="s">
         <v>7</v>
       </c>
       <c r="C52" t="s">
         <v>9</v>
       </c>
       <c r="D52" s="1">
         <v>1789</v>
       </c>
       <c r="E52" s="1">
         <v>36</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53">
         <v>2020</v>
       </c>
       <c r="B53" t="s">
         <v>10</v>
       </c>
       <c r="C53" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="1">
         <v>13671.53</v>
       </c>
       <c r="E53" s="1">
         <v>8800.81</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54">
         <v>2020</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
         <v>9</v>
       </c>
       <c r="D54">
         <v>1114</v>
       </c>
       <c r="E54">
         <v>32</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55">
         <v>2020</v>
       </c>
       <c r="B55" t="s">
         <v>11</v>
       </c>
       <c r="C55" t="s">
         <v>8</v>
       </c>
       <c r="D55">
         <v>15425.5</v>
       </c>
       <c r="E55">
         <v>11615.86</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56">
         <v>2020</v>
       </c>
       <c r="B56" t="s">
         <v>11</v>
       </c>
       <c r="C56" t="s">
         <v>9</v>
       </c>
       <c r="D56">
         <v>1226</v>
       </c>
       <c r="E56">
         <v>31</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57">
         <v>2020</v>
       </c>
       <c r="B57" t="s">
         <v>12</v>
       </c>
       <c r="C57" t="s">
         <v>8</v>
       </c>
       <c r="D57">
         <v>17370.099999999999</v>
       </c>
       <c r="E57">
         <v>12972.28</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58">
         <v>2020</v>
       </c>
       <c r="B58" t="s">
         <v>12</v>
       </c>
       <c r="C58" t="s">
         <v>9</v>
       </c>
       <c r="D58">
         <v>1350</v>
       </c>
       <c r="E58">
         <v>41</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59">
         <v>2020</v>
       </c>
       <c r="B59" t="s">
         <v>13</v>
       </c>
       <c r="C59" t="s">
         <v>8</v>
       </c>
       <c r="D59">
         <v>17689.439999999999</v>
       </c>
       <c r="E59">
         <v>8611.85</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60">
         <v>2020</v>
       </c>
       <c r="B60" t="s">
         <v>13</v>
       </c>
       <c r="C60" t="s">
         <v>9</v>
       </c>
       <c r="D60">
         <v>1299</v>
       </c>
       <c r="E60">
         <v>34</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61">
         <v>2020</v>
       </c>
       <c r="B61" t="s">
         <v>14</v>
       </c>
       <c r="C61" t="s">
         <v>8</v>
       </c>
       <c r="D61">
         <v>19722.64</v>
       </c>
       <c r="E61">
         <v>13877.32</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62">
         <v>2020</v>
       </c>
       <c r="B62" t="s">
         <v>14</v>
       </c>
       <c r="C62" t="s">
         <v>9</v>
       </c>
       <c r="D62">
         <v>1478</v>
       </c>
       <c r="E62">
         <v>43</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63">
         <v>2020</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
         <v>8</v>
       </c>
       <c r="D63">
         <v>17975.599999999999</v>
       </c>
       <c r="E63">
         <v>14957.05</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64">
         <v>2020</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
         <v>9</v>
       </c>
       <c r="D64">
         <v>1373</v>
       </c>
       <c r="E64">
         <v>55</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65">
         <v>2020</v>
       </c>
       <c r="B65" t="s">
         <v>16</v>
       </c>
       <c r="C65" t="s">
         <v>8</v>
       </c>
       <c r="D65">
         <v>14167.88</v>
       </c>
       <c r="E65">
         <v>18479.759999999998</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66">
         <v>2020</v>
       </c>
       <c r="B66" t="s">
         <v>16</v>
       </c>
       <c r="C66" t="s">
         <v>9</v>
       </c>
       <c r="D66">
         <v>1131</v>
       </c>
       <c r="E66">
         <v>48</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67">
         <v>2020</v>
       </c>
       <c r="B67" t="s">
         <v>17</v>
       </c>
       <c r="C67" t="s">
         <v>8</v>
       </c>
       <c r="D67">
         <v>19429.63</v>
       </c>
       <c r="E67">
         <v>10328.200000000001</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68">
         <v>2020</v>
       </c>
       <c r="B68" t="s">
         <v>17</v>
       </c>
       <c r="C68" t="s">
         <v>9</v>
       </c>
       <c r="D68">
         <v>1483</v>
       </c>
       <c r="E68">
         <v>37</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69">
         <v>2020</v>
       </c>
       <c r="B69" t="s">
         <v>18</v>
       </c>
       <c r="C69" t="s">
         <v>8</v>
       </c>
       <c r="D69">
         <v>18713.8</v>
       </c>
       <c r="E69">
         <v>11347.43</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70">
         <v>2020</v>
       </c>
       <c r="B70" t="s">
         <v>18</v>
       </c>
       <c r="C70" t="s">
         <v>9</v>
       </c>
       <c r="D70">
         <v>1470</v>
       </c>
       <c r="E70">
         <v>43</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71">
         <v>2020</v>
       </c>
       <c r="B71" t="s">
         <v>19</v>
       </c>
       <c r="C71" t="s">
         <v>8</v>
       </c>
       <c r="D71">
         <v>21037.01</v>
       </c>
       <c r="E71">
         <v>6527</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72">
         <v>2020</v>
       </c>
       <c r="B72" t="s">
         <v>19</v>
       </c>
       <c r="C72" t="s">
         <v>9</v>
       </c>
       <c r="D72">
         <v>1581</v>
       </c>
       <c r="E72">
         <v>37</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73">
         <v>2020</v>
       </c>
       <c r="B73" t="s">
         <v>20</v>
       </c>
       <c r="C73" t="s">
         <v>8</v>
       </c>
       <c r="D73">
         <v>22567.42</v>
       </c>
       <c r="E73">
         <v>14934.72</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74">
         <v>2020</v>
       </c>
       <c r="B74" t="s">
         <v>20</v>
       </c>
       <c r="C74" t="s">
         <v>9</v>
       </c>
       <c r="D74">
         <v>1634</v>
       </c>
       <c r="E74">
         <v>47</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75">
         <v>2021</v>
       </c>
       <c r="B75" t="s">
         <v>7</v>
       </c>
       <c r="C75" t="s">
         <v>8</v>
       </c>
       <c r="D75">
         <v>22418.13</v>
       </c>
       <c r="E75">
         <v>8713.18</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76">
         <v>2021</v>
       </c>
       <c r="B76" t="s">
         <v>7</v>
       </c>
       <c r="C76" t="s">
         <v>9</v>
       </c>
       <c r="D76">
         <v>1577</v>
       </c>
       <c r="E76">
         <v>36</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77">
         <v>2021</v>
       </c>
       <c r="B77" t="s">
         <v>10</v>
       </c>
       <c r="C77" t="s">
         <v>8</v>
       </c>
       <c r="D77">
         <v>22609.45</v>
       </c>
       <c r="E77">
         <v>11765.7</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78">
         <v>2021</v>
       </c>
       <c r="B78" t="s">
         <v>10</v>
       </c>
       <c r="C78" t="s">
         <v>9</v>
       </c>
       <c r="D78">
         <v>1673</v>
       </c>
       <c r="E78">
         <v>42</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79">
         <v>2021</v>
       </c>
       <c r="B79" t="s">
         <v>11</v>
       </c>
       <c r="C79" t="s">
         <v>8</v>
       </c>
       <c r="D79">
         <v>24078.32</v>
       </c>
       <c r="E79">
         <v>19266.89</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80">
         <v>2021</v>
       </c>
       <c r="B80" t="s">
         <v>11</v>
       </c>
       <c r="C80" t="s">
         <v>9</v>
       </c>
       <c r="D80">
         <v>1781</v>
       </c>
       <c r="E80">
         <v>56</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81">
         <v>2021</v>
       </c>
       <c r="B81" t="s">
         <v>12</v>
       </c>
       <c r="C81" t="s">
         <v>8</v>
       </c>
       <c r="D81">
         <v>20304.7</v>
       </c>
       <c r="E81">
         <v>10567.32</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82">
         <v>2021</v>
       </c>
       <c r="B82" t="s">
         <v>12</v>
       </c>
       <c r="C82" t="s">
         <v>9</v>
       </c>
       <c r="D82">
         <v>1498</v>
       </c>
       <c r="E82">
         <v>43</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83">
         <v>2021</v>
       </c>
       <c r="B83" t="s">
         <v>13</v>
       </c>
       <c r="C83" t="s">
         <v>8</v>
       </c>
       <c r="D83">
         <v>17411.419999999998</v>
       </c>
       <c r="E83">
         <v>9463.0400000000009</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84">
         <v>2021</v>
       </c>
       <c r="B84" t="s">
         <v>13</v>
       </c>
       <c r="C84" t="s">
         <v>9</v>
       </c>
       <c r="D84">
         <v>1334</v>
       </c>
       <c r="E84">
         <v>44</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85">
         <v>2021</v>
       </c>
       <c r="B85" t="s">
         <v>14</v>
       </c>
       <c r="C85" t="s">
         <v>8</v>
       </c>
       <c r="D85">
         <v>23160.400000000001</v>
       </c>
       <c r="E85">
         <v>9843.56</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86">
         <v>2021</v>
       </c>
       <c r="B86" t="s">
         <v>14</v>
       </c>
       <c r="C86" t="s">
         <v>9</v>
       </c>
       <c r="D86">
         <v>1716</v>
       </c>
       <c r="E86">
         <v>44</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87">
         <v>2021</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
         <v>8</v>
       </c>
       <c r="D87">
         <v>23585.15</v>
       </c>
       <c r="E87">
         <v>9027.93</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88">
         <v>2021</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
         <v>9</v>
       </c>
       <c r="D88">
         <v>1719</v>
       </c>
       <c r="E88">
         <v>33</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89">
         <v>2021</v>
       </c>
       <c r="B89" t="s">
         <v>16</v>
       </c>
       <c r="C89" t="s">
         <v>8</v>
       </c>
       <c r="D89">
         <v>25742.01</v>
       </c>
       <c r="E89">
         <v>8312.08</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90">
         <v>2021</v>
       </c>
       <c r="B90" t="s">
         <v>16</v>
       </c>
       <c r="C90" t="s">
         <v>9</v>
       </c>
       <c r="D90">
         <v>1886</v>
       </c>
       <c r="E90">
         <v>39</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91">
         <v>2021</v>
       </c>
       <c r="B91" t="s">
         <v>17</v>
       </c>
       <c r="C91" t="s">
         <v>8</v>
       </c>
       <c r="D91">
         <v>30044.13</v>
       </c>
       <c r="E91">
         <v>24056.16</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92">
         <v>2021</v>
       </c>
       <c r="B92" t="s">
         <v>17</v>
       </c>
       <c r="C92" t="s">
         <v>9</v>
       </c>
       <c r="D92">
         <v>2160</v>
       </c>
       <c r="E92">
         <v>58</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93">
         <v>2021</v>
       </c>
       <c r="B93" t="s">
         <v>18</v>
       </c>
       <c r="C93" t="s">
         <v>8</v>
       </c>
       <c r="D93">
         <v>30271.89</v>
       </c>
       <c r="E93">
         <v>14481.08</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94">
         <v>2021</v>
       </c>
       <c r="B94" t="s">
         <v>18</v>
       </c>
       <c r="C94" t="s">
         <v>9</v>
       </c>
       <c r="D94">
         <v>2082</v>
       </c>
       <c r="E94">
         <v>65</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95">
         <v>2021</v>
       </c>
       <c r="B95" t="s">
         <v>19</v>
       </c>
       <c r="C95" t="s">
         <v>8</v>
       </c>
       <c r="D95">
         <v>30519.15</v>
       </c>
       <c r="E95">
         <v>14385.35</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96">
         <v>2021</v>
       </c>
       <c r="B96" t="s">
         <v>19</v>
       </c>
       <c r="C96" t="s">
         <v>9</v>
       </c>
       <c r="D96">
         <v>2252</v>
       </c>
       <c r="E96">
         <v>43</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97">
         <v>2021</v>
       </c>
       <c r="B97" t="s">
         <v>20</v>
       </c>
       <c r="C97" t="s">
         <v>8</v>
       </c>
       <c r="D97">
         <v>26539.81</v>
       </c>
       <c r="E97">
         <v>12114.35</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98">
         <v>2021</v>
       </c>
       <c r="B98" t="s">
         <v>20</v>
       </c>
       <c r="C98" t="s">
         <v>9</v>
       </c>
       <c r="D98">
         <v>1904</v>
       </c>
       <c r="E98">
         <v>39</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99">
         <v>2022</v>
       </c>
       <c r="B99" t="s">
         <v>7</v>
       </c>
       <c r="C99" t="s">
         <v>8</v>
       </c>
       <c r="D99">
         <v>31922.74</v>
       </c>
       <c r="E99">
         <v>20780.39</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100">
         <v>2022</v>
       </c>
       <c r="B100" t="s">
         <v>7</v>
       </c>
       <c r="C100" t="s">
         <v>9</v>
       </c>
       <c r="D100">
         <v>2218</v>
       </c>
       <c r="E100">
         <v>75</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101">
         <v>2022</v>
       </c>
       <c r="B101" t="s">
         <v>10</v>
       </c>
       <c r="C101" t="s">
         <v>8</v>
       </c>
       <c r="D101">
         <v>35218.51</v>
       </c>
       <c r="E101">
         <v>28577.83</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102">
         <v>2022</v>
       </c>
       <c r="B102" t="s">
         <v>10</v>
       </c>
       <c r="C102" t="s">
         <v>9</v>
       </c>
       <c r="D102">
         <v>2411</v>
       </c>
       <c r="E102">
         <v>106</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103">
         <v>2022</v>
       </c>
       <c r="B103" t="s">
         <v>21</v>
       </c>
       <c r="C103" t="s">
         <v>8</v>
       </c>
       <c r="D103">
         <v>35914.01</v>
       </c>
       <c r="E103">
         <v>18875.54</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104">
         <v>2022</v>
       </c>
       <c r="B104" t="s">
         <v>21</v>
       </c>
       <c r="C104" t="s">
         <v>9</v>
       </c>
       <c r="D104">
         <v>2542</v>
       </c>
       <c r="E104">
         <v>79</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105">
         <v>2022</v>
       </c>
       <c r="B105" t="s">
         <v>12</v>
       </c>
       <c r="C105" t="s">
         <v>8</v>
       </c>
       <c r="D105">
         <v>28629.05</v>
       </c>
       <c r="E105">
         <v>15145.79</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106">
         <v>2022</v>
       </c>
       <c r="B106" t="s">
         <v>12</v>
       </c>
       <c r="C106" t="s">
         <v>9</v>
       </c>
       <c r="D106">
         <v>2009</v>
       </c>
       <c r="E106">
         <v>54</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107">
         <v>2022</v>
       </c>
       <c r="B107" t="s">
         <v>13</v>
       </c>
       <c r="C107" t="s">
         <v>8</v>
       </c>
       <c r="D107">
         <v>31279.31</v>
       </c>
       <c r="E107">
         <v>16265.73</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108">
         <v>2022</v>
       </c>
       <c r="B108" t="s">
         <v>13</v>
       </c>
       <c r="C108" t="s">
         <v>9</v>
       </c>
       <c r="D108">
         <v>2200</v>
       </c>
       <c r="E108">
         <v>65</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109">
         <v>2022</v>
       </c>
       <c r="B109" t="s">
         <v>14</v>
       </c>
       <c r="C109" t="s">
         <v>8</v>
       </c>
       <c r="D109">
         <v>32394.71</v>
       </c>
       <c r="E109">
         <v>26388.639999999999</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110">
         <v>2022</v>
       </c>
       <c r="B110" t="s">
         <v>14</v>
       </c>
       <c r="C110" t="s">
         <v>9</v>
       </c>
       <c r="D110">
         <v>2207</v>
       </c>
       <c r="E110">
         <v>82</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111">
         <v>2022</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
         <v>8</v>
       </c>
       <c r="D111">
         <v>30305.919999999998</v>
       </c>
       <c r="E111">
         <v>14139.25</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112">
         <v>2022</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
         <v>9</v>
       </c>
       <c r="D112">
         <v>2126</v>
       </c>
       <c r="E112">
         <v>56</v>
       </c>
     </row>
-    <row r="113" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113">
         <v>2022</v>
       </c>
       <c r="B113" t="s">
         <v>16</v>
       </c>
       <c r="C113" t="s">
         <v>8</v>
       </c>
       <c r="D113">
         <v>33145.879999999997</v>
       </c>
       <c r="E113">
         <v>13414.7</v>
       </c>
     </row>
-    <row r="114" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114">
         <v>2022</v>
       </c>
       <c r="B114" t="s">
         <v>16</v>
       </c>
       <c r="C114" t="s">
         <v>9</v>
       </c>
       <c r="D114">
         <v>2358</v>
       </c>
       <c r="E114">
         <v>57</v>
       </c>
     </row>
-    <row r="115" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115">
         <v>2022</v>
       </c>
       <c r="B115" t="s">
         <v>17</v>
       </c>
       <c r="C115" t="s">
         <v>8</v>
       </c>
       <c r="D115">
         <v>38122.019999999997</v>
       </c>
       <c r="E115">
         <v>23448.31</v>
       </c>
     </row>
-    <row r="116" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116">
         <v>2022</v>
       </c>
       <c r="B116" t="s">
         <v>17</v>
       </c>
       <c r="C116" t="s">
         <v>9</v>
       </c>
       <c r="D116">
         <v>2574</v>
       </c>
       <c r="E116">
         <v>75</v>
       </c>
     </row>
-    <row r="117" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117">
         <v>2022</v>
       </c>
       <c r="B117" t="s">
         <v>18</v>
       </c>
       <c r="C117" t="s">
         <v>8</v>
       </c>
       <c r="D117">
         <v>38742.61</v>
       </c>
       <c r="E117">
         <v>29020.04</v>
       </c>
     </row>
-    <row r="118" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118">
         <v>2022</v>
       </c>
       <c r="B118" t="s">
         <v>18</v>
       </c>
       <c r="C118" t="s">
         <v>9</v>
       </c>
       <c r="D118">
         <v>2705</v>
       </c>
       <c r="E118">
         <v>84</v>
       </c>
     </row>
-    <row r="119" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119">
         <v>2022</v>
       </c>
       <c r="B119" t="s">
         <v>19</v>
       </c>
       <c r="C119" t="s">
         <v>8</v>
       </c>
       <c r="D119">
         <v>42099.32</v>
       </c>
       <c r="E119">
         <v>36932.589999999997</v>
       </c>
     </row>
-    <row r="120" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120">
         <v>2022</v>
       </c>
       <c r="B120" t="s">
         <v>19</v>
       </c>
       <c r="C120" t="s">
         <v>9</v>
       </c>
       <c r="D120">
         <v>2854</v>
       </c>
       <c r="E120">
         <v>105</v>
       </c>
     </row>
-    <row r="121" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121">
         <v>2022</v>
       </c>
       <c r="B121" t="s">
         <v>20</v>
       </c>
       <c r="C121" t="s">
         <v>8</v>
       </c>
       <c r="D121">
         <v>42493.48</v>
       </c>
       <c r="E121">
         <v>40316.980000000003</v>
       </c>
     </row>
-    <row r="122" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122">
         <v>2022</v>
       </c>
       <c r="B122" t="s">
         <v>20</v>
       </c>
       <c r="C122" t="s">
         <v>9</v>
       </c>
       <c r="D122">
         <v>2836</v>
       </c>
       <c r="E122">
         <v>106</v>
       </c>
     </row>
-    <row r="123" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123">
         <v>2023</v>
       </c>
       <c r="B123" t="s">
         <v>7</v>
       </c>
       <c r="C123" t="s">
         <v>8</v>
       </c>
       <c r="D123">
         <v>41050.43</v>
       </c>
       <c r="E123">
         <v>23621.35</v>
       </c>
     </row>
-    <row r="124" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124">
         <v>2023</v>
       </c>
       <c r="B124" t="s">
         <v>7</v>
       </c>
       <c r="C124" t="s">
         <v>9</v>
       </c>
       <c r="D124">
         <v>2776</v>
       </c>
       <c r="E124">
         <v>84</v>
       </c>
     </row>
-    <row r="125" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125">
         <v>2023</v>
       </c>
       <c r="B125" t="s">
         <v>10</v>
       </c>
       <c r="C125" t="s">
         <v>8</v>
       </c>
       <c r="D125">
         <v>46657.42</v>
       </c>
       <c r="E125">
         <v>30589.22</v>
       </c>
       <c r="F125">
         <v>5.88</v>
       </c>
     </row>
-    <row r="126" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126">
         <v>2023</v>
       </c>
       <c r="B126" t="s">
         <v>10</v>
       </c>
       <c r="C126" t="s">
         <v>9</v>
       </c>
       <c r="D126">
         <v>3125</v>
       </c>
       <c r="E126">
         <v>111</v>
       </c>
       <c r="F126">
         <v>1</v>
       </c>
     </row>
-    <row r="127" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127">
         <v>2023</v>
       </c>
       <c r="B127" t="s">
         <v>21</v>
       </c>
       <c r="C127" t="s">
         <v>8</v>
       </c>
       <c r="D127">
         <v>52457.97</v>
       </c>
       <c r="E127">
         <v>34829.629999999997</v>
       </c>
       <c r="F127">
         <v>137.13</v>
       </c>
     </row>
-    <row r="128" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128">
         <v>2023</v>
       </c>
       <c r="B128" t="s">
         <v>21</v>
       </c>
       <c r="C128" t="s">
         <v>9</v>
       </c>
       <c r="D128">
         <v>3573</v>
       </c>
       <c r="E128">
         <v>122</v>
       </c>
       <c r="F128">
         <v>2</v>
       </c>
     </row>
-    <row r="129" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129">
         <v>2023</v>
       </c>
       <c r="B129" t="s">
         <v>22</v>
       </c>
       <c r="C129" t="s">
         <v>8</v>
       </c>
       <c r="D129">
         <v>46211.519999999997</v>
       </c>
       <c r="E129">
         <v>25964.87</v>
       </c>
       <c r="F129">
         <v>553.03</v>
       </c>
     </row>
-    <row r="130" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130">
         <v>2023</v>
       </c>
       <c r="B130" t="s">
         <v>22</v>
       </c>
       <c r="C130" t="s">
         <v>9</v>
       </c>
       <c r="D130">
         <v>3063</v>
       </c>
       <c r="E130">
         <v>105</v>
       </c>
       <c r="F130">
         <v>10</v>
       </c>
     </row>
-    <row r="131" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131">
         <v>2023</v>
       </c>
       <c r="B131" t="s">
         <v>13</v>
       </c>
       <c r="C131" t="s">
         <v>8</v>
       </c>
       <c r="D131">
         <v>50343.6</v>
       </c>
       <c r="E131">
         <v>23372.09</v>
       </c>
       <c r="F131">
         <v>720.06</v>
       </c>
     </row>
-    <row r="132" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132">
         <v>2023</v>
       </c>
       <c r="B132" t="s">
         <v>13</v>
       </c>
       <c r="C132" t="s">
         <v>9</v>
       </c>
       <c r="D132">
         <v>3418</v>
       </c>
       <c r="E132">
         <v>96</v>
       </c>
       <c r="F132">
         <v>16</v>
       </c>
     </row>
-    <row r="133" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133">
         <v>2023</v>
       </c>
       <c r="B133" t="s">
         <v>14</v>
       </c>
       <c r="C133" t="s">
         <v>8</v>
       </c>
       <c r="D133">
         <v>65056.79</v>
       </c>
       <c r="E133">
         <v>31365.68</v>
       </c>
       <c r="F133">
         <v>760.49</v>
       </c>
     </row>
-    <row r="134" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134">
         <v>2023</v>
       </c>
       <c r="B134" t="s">
         <v>14</v>
       </c>
       <c r="C134" t="s">
         <v>9</v>
       </c>
       <c r="D134">
         <v>4232</v>
       </c>
       <c r="E134">
         <v>118</v>
       </c>
       <c r="F134">
         <v>17</v>
       </c>
     </row>
-    <row r="135" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135">
         <v>2023</v>
       </c>
       <c r="B135" t="s">
         <v>15</v>
       </c>
       <c r="C135" t="s">
         <v>8</v>
       </c>
       <c r="D135">
         <v>57439.78</v>
       </c>
       <c r="E135">
         <v>29841.58</v>
       </c>
       <c r="F135">
         <v>1353.21</v>
       </c>
     </row>
-    <row r="136" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136">
         <v>2023</v>
       </c>
       <c r="B136" t="s">
         <v>15</v>
       </c>
       <c r="C136" t="s">
         <v>9</v>
       </c>
       <c r="D136">
         <v>3700</v>
       </c>
       <c r="E136">
         <v>115</v>
       </c>
       <c r="F136">
         <v>25</v>
       </c>
     </row>
-    <row r="137" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137">
         <v>2023</v>
       </c>
       <c r="B137" t="s">
         <v>16</v>
       </c>
       <c r="C137" t="s">
         <v>8</v>
       </c>
       <c r="D137">
         <v>66559.31</v>
       </c>
       <c r="E137">
         <v>35162.550000000003</v>
       </c>
       <c r="F137">
         <v>1098.82</v>
       </c>
     </row>
-    <row r="138" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138">
         <v>2023</v>
       </c>
       <c r="B138" t="s">
         <v>16</v>
       </c>
       <c r="C138" t="s">
         <v>9</v>
       </c>
       <c r="D138">
         <v>4376</v>
       </c>
       <c r="E138">
         <v>148</v>
       </c>
       <c r="F138">
         <v>26</v>
       </c>
     </row>
-    <row r="139" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139">
         <v>2023</v>
       </c>
       <c r="B139" t="s">
         <v>17</v>
       </c>
       <c r="C139" t="s">
         <v>8</v>
       </c>
       <c r="D139">
         <v>71188.539999999994</v>
       </c>
       <c r="E139">
         <v>46343.19</v>
       </c>
       <c r="F139">
         <v>1624.46</v>
       </c>
     </row>
-    <row r="140" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140">
         <v>2023</v>
       </c>
       <c r="B140" t="s">
         <v>17</v>
       </c>
       <c r="C140" t="s">
         <v>9</v>
       </c>
       <c r="D140">
         <v>4682</v>
       </c>
       <c r="E140">
         <v>144</v>
       </c>
       <c r="F140">
         <v>23</v>
       </c>
     </row>
-    <row r="141" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141">
         <v>2023</v>
       </c>
       <c r="B141" t="s">
         <v>18</v>
       </c>
       <c r="C141" t="s">
         <v>8</v>
       </c>
       <c r="D141">
         <v>84528.36</v>
       </c>
       <c r="E141">
         <v>45233.75</v>
       </c>
       <c r="F141">
         <v>1461.71</v>
       </c>
     </row>
-    <row r="142" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142">
         <v>2023</v>
       </c>
       <c r="B142" t="s">
         <v>18</v>
       </c>
       <c r="C142" t="s">
         <v>9</v>
       </c>
       <c r="D142">
         <v>5451</v>
       </c>
       <c r="E142">
         <v>158</v>
       </c>
       <c r="F142">
         <v>39</v>
       </c>
     </row>
-    <row r="143" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143">
         <v>2023</v>
       </c>
       <c r="B143" t="s">
         <v>19</v>
       </c>
       <c r="C143" t="s">
         <v>8</v>
       </c>
       <c r="D143">
         <v>96954.83</v>
       </c>
       <c r="E143">
         <v>54403.11</v>
       </c>
       <c r="F143">
         <v>1020.38</v>
       </c>
     </row>
-    <row r="144" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144">
         <v>2023</v>
       </c>
       <c r="B144" t="s">
         <v>19</v>
       </c>
       <c r="C144" t="s">
         <v>9</v>
       </c>
       <c r="D144">
         <v>5991</v>
       </c>
       <c r="E144">
         <v>170</v>
       </c>
       <c r="F144">
         <v>29</v>
       </c>
     </row>
-    <row r="145" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145">
         <v>2023</v>
       </c>
       <c r="B145" t="s">
         <v>20</v>
       </c>
       <c r="C145" t="s">
         <v>8</v>
       </c>
       <c r="D145">
         <v>82198.67</v>
       </c>
       <c r="E145">
         <v>50091.53</v>
       </c>
       <c r="F145">
         <v>869.01</v>
       </c>
     </row>
-    <row r="146" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146">
         <v>2023</v>
       </c>
       <c r="B146" t="s">
         <v>20</v>
       </c>
       <c r="C146" t="s">
         <v>9</v>
       </c>
       <c r="D146">
         <v>5173</v>
       </c>
       <c r="E146">
         <v>180</v>
       </c>
       <c r="F146">
         <v>27</v>
       </c>
     </row>
-    <row r="147" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147">
         <v>2024</v>
       </c>
       <c r="B147" t="s">
         <v>7</v>
       </c>
       <c r="C147" t="s">
         <v>8</v>
       </c>
       <c r="D147">
         <v>88463.81</v>
       </c>
       <c r="E147">
         <v>34969.4</v>
       </c>
       <c r="F147">
         <v>1578.99</v>
       </c>
     </row>
-    <row r="148" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148">
         <v>2024</v>
       </c>
       <c r="B148" t="s">
         <v>7</v>
       </c>
       <c r="C148" t="s">
         <v>9</v>
       </c>
       <c r="D148">
         <v>5534</v>
       </c>
       <c r="E148">
         <v>142</v>
       </c>
       <c r="F148">
         <v>37</v>
       </c>
     </row>
-    <row r="149" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149">
         <v>2024</v>
       </c>
       <c r="B149" t="s">
         <v>10</v>
       </c>
       <c r="C149" t="s">
         <v>8</v>
       </c>
       <c r="D149">
         <v>94267.83</v>
       </c>
       <c r="E149">
         <v>46636.43</v>
       </c>
       <c r="F149">
         <v>2381.5300000000002</v>
       </c>
     </row>
-    <row r="150" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150">
         <v>2024</v>
       </c>
       <c r="B150" t="s">
         <v>10</v>
       </c>
       <c r="C150" t="s">
         <v>9</v>
       </c>
       <c r="D150">
         <v>5787</v>
       </c>
       <c r="E150">
         <v>182</v>
       </c>
       <c r="F150">
         <v>56</v>
       </c>
     </row>
-    <row r="151" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151">
         <v>2024</v>
       </c>
       <c r="B151" t="s">
         <v>23</v>
       </c>
       <c r="C151" t="s">
         <v>8</v>
       </c>
       <c r="D151">
         <v>93023.15</v>
       </c>
       <c r="E151">
         <v>74482.34</v>
       </c>
       <c r="F151">
         <v>2881.6</v>
       </c>
     </row>
-    <row r="152" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152">
         <v>2024</v>
       </c>
       <c r="B152" t="s">
         <v>23</v>
       </c>
       <c r="C152" t="s">
         <v>9</v>
       </c>
       <c r="D152">
         <v>5760</v>
       </c>
       <c r="E152">
         <v>216</v>
       </c>
       <c r="F152">
         <v>56</v>
       </c>
     </row>
-    <row r="153" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153">
         <v>2024</v>
       </c>
       <c r="B153" t="s">
         <v>22</v>
       </c>
       <c r="C153" t="s">
         <v>8</v>
       </c>
       <c r="D153">
         <v>91828.19</v>
       </c>
       <c r="E153">
         <v>43733.65</v>
       </c>
       <c r="F153">
         <v>1696.01</v>
       </c>
     </row>
-    <row r="154" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154">
         <v>2024</v>
       </c>
       <c r="B154" t="s">
         <v>22</v>
       </c>
       <c r="C154" t="s">
         <v>9</v>
       </c>
       <c r="D154">
         <v>5566</v>
       </c>
       <c r="E154">
         <v>168</v>
       </c>
       <c r="F154">
         <v>31</v>
       </c>
     </row>
-    <row r="155" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155">
         <v>2024</v>
       </c>
       <c r="B155" t="s">
         <v>13</v>
       </c>
       <c r="C155" t="s">
         <v>8</v>
       </c>
       <c r="D155">
         <v>86273.87</v>
       </c>
       <c r="E155">
         <v>60546.77</v>
       </c>
       <c r="F155">
         <v>2657.92</v>
       </c>
     </row>
-    <row r="156" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156">
         <v>2024</v>
       </c>
       <c r="B156" t="s">
         <v>13</v>
       </c>
       <c r="C156" t="s">
         <v>9</v>
       </c>
       <c r="D156">
         <v>5324</v>
       </c>
       <c r="E156">
         <v>201</v>
       </c>
       <c r="F156">
         <v>45</v>
       </c>
     </row>
-    <row r="157" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157">
         <v>2024</v>
       </c>
       <c r="B157" t="s">
         <v>14</v>
       </c>
       <c r="C157" t="s">
         <v>8</v>
       </c>
       <c r="D157">
         <v>93922.73</v>
       </c>
       <c r="E157">
         <v>48364.13</v>
       </c>
       <c r="F157">
         <v>2151.85</v>
       </c>
     </row>
-    <row r="158" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158">
         <v>2024</v>
       </c>
       <c r="B158" t="s">
         <v>14</v>
       </c>
       <c r="C158" t="s">
         <v>9</v>
       </c>
       <c r="D158">
         <v>5472</v>
       </c>
       <c r="E158">
         <v>192</v>
       </c>
       <c r="F158">
         <v>46</v>
       </c>
     </row>
-    <row r="159" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159">
         <v>2024</v>
       </c>
       <c r="B159" t="s">
         <v>15</v>
       </c>
       <c r="C159" t="s">
         <v>8</v>
       </c>
       <c r="D159">
         <v>89332.55</v>
       </c>
       <c r="E159">
         <v>50816.66</v>
       </c>
       <c r="F159">
         <v>1990.89</v>
       </c>
     </row>
-    <row r="160" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160">
         <v>2024</v>
       </c>
       <c r="B160" t="s">
         <v>15</v>
       </c>
       <c r="C160" t="s">
         <v>9</v>
       </c>
       <c r="D160">
         <v>5257</v>
       </c>
       <c r="E160">
         <v>164</v>
       </c>
       <c r="F160">
         <v>39</v>
       </c>
     </row>
-    <row r="161" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161">
         <v>2024</v>
       </c>
       <c r="B161" t="s">
         <v>16</v>
       </c>
       <c r="C161" t="s">
         <v>8</v>
       </c>
       <c r="D161">
         <v>87326.31</v>
       </c>
       <c r="E161">
         <v>52818.59</v>
       </c>
       <c r="F161">
         <v>2032.81</v>
       </c>
     </row>
-    <row r="162" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162">
         <v>2024</v>
       </c>
       <c r="B162" t="s">
         <v>16</v>
       </c>
       <c r="C162" t="s">
         <v>9</v>
       </c>
       <c r="D162">
         <v>5056</v>
       </c>
       <c r="E162">
         <v>202</v>
       </c>
       <c r="F162">
         <v>39</v>
       </c>
     </row>
-    <row r="163" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163">
         <v>2024</v>
       </c>
       <c r="B163" t="s">
         <v>17</v>
       </c>
       <c r="C163" t="s">
         <v>8</v>
       </c>
       <c r="D163">
         <v>96438.29</v>
       </c>
       <c r="E163">
         <v>64446.43</v>
       </c>
       <c r="F163">
         <v>2763.87</v>
       </c>
     </row>
-    <row r="164" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164">
         <v>2024</v>
       </c>
       <c r="B164" t="s">
         <v>17</v>
       </c>
       <c r="C164" t="s">
         <v>9</v>
       </c>
       <c r="D164">
         <v>5708</v>
       </c>
       <c r="E164">
         <v>235</v>
       </c>
       <c r="F164">
         <v>41</v>
       </c>
     </row>
-    <row r="165" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165">
         <v>2024</v>
       </c>
       <c r="B165" t="s">
         <v>18</v>
       </c>
       <c r="C165" t="s">
         <v>8</v>
       </c>
       <c r="D165">
         <v>98494.87</v>
       </c>
       <c r="E165">
         <v>59098.2</v>
       </c>
       <c r="F165">
         <v>2570.1999999999998</v>
       </c>
     </row>
-    <row r="166" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166">
         <v>2024</v>
       </c>
       <c r="B166" t="s">
         <v>18</v>
       </c>
       <c r="C166" t="s">
         <v>9</v>
       </c>
       <c r="D166">
         <v>5712</v>
       </c>
       <c r="E166">
         <v>232</v>
       </c>
       <c r="F166">
         <v>45</v>
       </c>
     </row>
-    <row r="167" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167">
         <v>2024</v>
       </c>
       <c r="B167" t="s">
         <v>19</v>
       </c>
       <c r="C167" t="s">
         <v>8</v>
       </c>
       <c r="D167">
         <v>102234.5</v>
       </c>
       <c r="E167">
         <v>56510.96</v>
       </c>
       <c r="F167">
         <v>3121.71</v>
       </c>
     </row>
-    <row r="168" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168">
         <v>2024</v>
       </c>
       <c r="B168" t="s">
         <v>19</v>
       </c>
       <c r="C168" t="s">
         <v>9</v>
       </c>
       <c r="D168">
         <v>5762</v>
       </c>
       <c r="E168">
         <v>229</v>
       </c>
       <c r="F168">
         <v>56</v>
       </c>
     </row>
-    <row r="169" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169">
         <v>2024</v>
       </c>
       <c r="B169" t="s">
         <v>20</v>
       </c>
       <c r="C169" t="s">
         <v>8</v>
       </c>
       <c r="D169">
         <v>97484.59</v>
       </c>
       <c r="E169">
         <v>61707.47</v>
       </c>
       <c r="F169">
         <v>1898.96</v>
       </c>
     </row>
-    <row r="170" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170">
         <v>2024</v>
       </c>
       <c r="B170" t="s">
         <v>20</v>
       </c>
       <c r="C170" t="s">
         <v>9</v>
       </c>
       <c r="D170">
         <v>5270</v>
       </c>
       <c r="E170">
         <v>228</v>
       </c>
       <c r="F170">
         <v>38</v>
       </c>
     </row>
-    <row r="171" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171">
         <v>2025</v>
       </c>
       <c r="B171" t="s">
         <v>7</v>
       </c>
       <c r="C171" t="s">
         <v>8</v>
       </c>
       <c r="D171">
         <v>95291.5</v>
       </c>
       <c r="E171">
         <v>43540.23</v>
       </c>
       <c r="F171">
         <v>2511.65</v>
       </c>
     </row>
-    <row r="172" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172">
         <v>2025</v>
       </c>
       <c r="B172" t="s">
         <v>7</v>
       </c>
       <c r="C172" t="s">
         <v>9</v>
       </c>
       <c r="D172">
         <v>5137</v>
       </c>
       <c r="E172">
         <v>177</v>
       </c>
       <c r="F172">
         <v>55</v>
       </c>
     </row>
-    <row r="173" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173">
         <v>2025</v>
       </c>
       <c r="B173" t="s">
         <v>10</v>
       </c>
       <c r="C173" t="s">
         <v>8</v>
       </c>
       <c r="D173" s="2">
         <v>85600.10000000002</v>
       </c>
       <c r="E173">
         <v>51110.55</v>
       </c>
       <c r="F173">
         <v>1059.5</v>
       </c>
     </row>
-    <row r="174" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174">
         <v>2025</v>
       </c>
       <c r="B174" t="s">
         <v>10</v>
       </c>
       <c r="C174" t="s">
         <v>9</v>
       </c>
       <c r="D174" s="3">
         <v>4655</v>
       </c>
       <c r="E174">
         <v>207</v>
       </c>
       <c r="F174">
         <v>28</v>
       </c>
     </row>
-    <row r="175" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175">
         <v>2025</v>
       </c>
       <c r="B175" t="s">
         <v>23</v>
       </c>
       <c r="C175" t="s">
         <v>8</v>
       </c>
       <c r="D175">
         <v>83961.229999999967</v>
       </c>
       <c r="E175">
         <v>54265.729999999981</v>
       </c>
       <c r="F175">
         <v>2795.3900000000003</v>
       </c>
     </row>
-    <row r="176" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176">
         <v>2025</v>
       </c>
       <c r="B176" t="s">
         <v>23</v>
       </c>
       <c r="C176" t="s">
         <v>9</v>
       </c>
       <c r="D176">
         <v>4613</v>
       </c>
       <c r="E176">
         <v>224</v>
       </c>
       <c r="F176">
         <v>55</v>
       </c>
     </row>
-    <row r="177" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177">
         <v>2025</v>
       </c>
       <c r="B177" t="s">
         <v>22</v>
       </c>
       <c r="C177" t="s">
         <v>8</v>
       </c>
       <c r="D177" s="2">
         <v>79429.950000000041</v>
       </c>
       <c r="E177" s="2">
         <v>58947.900000000009</v>
       </c>
       <c r="F177">
         <v>3743.23</v>
       </c>
     </row>
-    <row r="178" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178">
         <v>2025</v>
       </c>
       <c r="B178" t="s">
         <v>22</v>
       </c>
       <c r="C178" t="s">
         <v>9</v>
       </c>
       <c r="D178" s="3">
         <v>4091</v>
       </c>
       <c r="E178" s="3">
         <v>204</v>
       </c>
       <c r="F178">
         <v>66</v>
       </c>
     </row>
-    <row r="179" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179">
         <v>2025</v>
       </c>
       <c r="B179" t="s">
         <v>13</v>
       </c>
       <c r="C179" t="s">
         <v>8</v>
       </c>
       <c r="D179" s="2">
         <v>76736.240000000005</v>
       </c>
       <c r="E179" s="2">
         <v>47152.47000000003</v>
       </c>
       <c r="F179" s="2">
         <v>1803.91</v>
       </c>
     </row>
-    <row r="180" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180">
         <v>2025</v>
       </c>
       <c r="B180" t="s">
         <v>13</v>
       </c>
       <c r="C180" t="s">
         <v>9</v>
       </c>
       <c r="D180">
         <v>4009</v>
       </c>
       <c r="E180">
         <v>173</v>
       </c>
       <c r="F180" s="3">
         <v>35</v>
       </c>
     </row>
-    <row r="181" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181">
         <v>2025</v>
       </c>
       <c r="B181" t="s">
         <v>14</v>
       </c>
       <c r="C181" t="s">
         <v>8</v>
       </c>
       <c r="D181">
         <v>71158.78</v>
       </c>
       <c r="E181">
         <v>39635.01</v>
       </c>
       <c r="F181">
         <v>3133.81</v>
       </c>
     </row>
-    <row r="182" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182">
         <v>2025</v>
       </c>
       <c r="B182" t="s">
         <v>14</v>
       </c>
       <c r="C182" t="s">
         <v>9</v>
       </c>
       <c r="D182">
         <v>3881</v>
       </c>
       <c r="E182">
         <v>159</v>
       </c>
       <c r="F182">
         <v>54</v>
       </c>
     </row>
-    <row r="183" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183">
         <v>2025</v>
       </c>
       <c r="B183" t="s">
         <v>15</v>
       </c>
       <c r="C183" t="s">
         <v>8</v>
       </c>
       <c r="D183">
         <v>68732.14</v>
       </c>
       <c r="E183">
         <v>49230.09</v>
       </c>
       <c r="F183">
         <v>1470.24</v>
       </c>
     </row>
-    <row r="184" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184">
         <v>2025</v>
       </c>
       <c r="B184" t="s">
         <v>15</v>
       </c>
       <c r="C184" t="s">
         <v>9</v>
       </c>
       <c r="D184">
         <v>3639</v>
       </c>
       <c r="E184">
         <v>164</v>
       </c>
       <c r="F184">
         <v>22</v>
       </c>
     </row>
-    <row r="185" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185">
         <v>2025</v>
       </c>
       <c r="B185" t="s">
         <v>16</v>
       </c>
       <c r="C185" t="s">
         <v>8</v>
       </c>
       <c r="D185">
         <v>63863.66</v>
       </c>
       <c r="E185">
         <v>34997</v>
       </c>
       <c r="F185">
         <v>1433.28</v>
       </c>
     </row>
-    <row r="186" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186">
         <v>2025</v>
       </c>
       <c r="B186" t="s">
         <v>16</v>
       </c>
       <c r="C186" t="s">
         <v>9</v>
       </c>
       <c r="D186">
         <v>3423</v>
       </c>
       <c r="E186">
         <v>129</v>
       </c>
       <c r="F186">
         <v>20</v>
       </c>
     </row>
-    <row r="187" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187">
         <v>2025</v>
       </c>
       <c r="B187" t="s">
         <v>17</v>
       </c>
       <c r="C187" t="s">
         <v>8</v>
       </c>
       <c r="D187">
         <v>74899.94</v>
       </c>
       <c r="E187">
         <v>33665.21</v>
       </c>
       <c r="F187">
         <v>1481.05</v>
       </c>
     </row>
-    <row r="188" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188">
         <v>2025</v>
       </c>
       <c r="B188" t="s">
         <v>17</v>
       </c>
       <c r="C188" t="s">
         <v>9</v>
       </c>
       <c r="D188">
         <v>3979</v>
       </c>
       <c r="E188">
         <v>151</v>
       </c>
       <c r="F188">
         <v>29</v>
       </c>
     </row>
-    <row r="189" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189">
         <v>2025</v>
       </c>
       <c r="B189" t="s">
         <v>18</v>
       </c>
       <c r="C189" t="s">
         <v>8</v>
       </c>
       <c r="D189">
         <v>70195.14999999998</v>
       </c>
       <c r="E189">
         <v>34894.44000000001</v>
       </c>
       <c r="F189">
         <v>1455.14</v>
       </c>
     </row>
-    <row r="190" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190">
         <v>2025</v>
       </c>
       <c r="B190" t="s">
         <v>18</v>
       </c>
       <c r="C190" t="s">
         <v>9</v>
       </c>
       <c r="D190">
         <v>3674</v>
       </c>
       <c r="E190">
         <v>155</v>
       </c>
       <c r="F190">
         <v>23</v>
       </c>
     </row>
-    <row r="191" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191">
         <v>2025</v>
       </c>
       <c r="B191" t="s">
         <v>19</v>
       </c>
       <c r="C191" t="s">
         <v>8</v>
       </c>
       <c r="D191">
         <v>71490.220000000074</v>
       </c>
       <c r="E191">
         <v>38223.150000000009</v>
       </c>
       <c r="F191">
         <v>637.29999999999995</v>
       </c>
     </row>
-    <row r="192" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192">
         <v>2025</v>
       </c>
       <c r="B192" t="s">
         <v>19</v>
       </c>
       <c r="C192" t="s">
         <v>9</v>
       </c>
       <c r="D192">
         <v>3886</v>
       </c>
       <c r="E192">
         <v>155</v>
       </c>
       <c r="F192">
         <v>10</v>
       </c>
     </row>
-    <row r="193" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193">
         <v>2025</v>
       </c>
       <c r="B193" t="s">
         <v>20</v>
       </c>
       <c r="C193" t="s">
         <v>8</v>
       </c>
       <c r="D193">
         <v>68407.419999999984</v>
       </c>
       <c r="E193">
         <v>35073.879999999997</v>
       </c>
       <c r="F193">
         <v>1472.35</v>
       </c>
     </row>
-    <row r="194" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194">
         <v>2025</v>
       </c>
       <c r="B194" t="s">
         <v>20</v>
       </c>
       <c r="C194" t="s">
         <v>9</v>
       </c>
       <c r="D194">
         <v>3588</v>
       </c>
       <c r="E194">
         <v>145</v>
       </c>
       <c r="F194">
         <v>22</v>
       </c>
     </row>
-    <row r="195" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195">
         <v>2026</v>
       </c>
       <c r="B195" t="s">
         <v>7</v>
       </c>
       <c r="C195" t="s">
         <v>8</v>
       </c>
       <c r="D195">
         <v>64870.12</v>
       </c>
       <c r="E195">
         <v>37784.14</v>
       </c>
       <c r="F195">
         <v>1528.14</v>
       </c>
     </row>
-    <row r="196" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196">
         <v>2026</v>
       </c>
       <c r="B196" t="s">
         <v>7</v>
       </c>
       <c r="C196" t="s">
         <v>9</v>
       </c>
       <c r="D196">
         <v>3338</v>
       </c>
       <c r="E196">
         <v>137</v>
       </c>
       <c r="F196">
         <v>21</v>
       </c>
     </row>
-    <row r="197" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197">
         <v>2026</v>
       </c>
       <c r="B197" t="s">
         <v>10</v>
       </c>
       <c r="C197" t="s">
         <v>8</v>
       </c>
       <c r="D197">
         <v>57669.629999999976</v>
       </c>
       <c r="E197">
         <v>30973.05</v>
       </c>
       <c r="F197">
         <v>1257.97</v>
       </c>
     </row>
-    <row r="198" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198">
         <v>2026</v>
       </c>
       <c r="B198" t="s">
         <v>10</v>
       </c>
       <c r="C198" t="s">
         <v>9</v>
       </c>
       <c r="D198">
         <v>3016</v>
       </c>
       <c r="E198">
         <v>135</v>
       </c>
       <c r="F198">
         <v>22</v>
       </c>
     </row>
-    <row r="199" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199">
         <v>2026</v>
       </c>
       <c r="B199" t="s">
         <v>23</v>
       </c>
       <c r="C199" t="s">
         <v>8</v>
       </c>
       <c r="D199">
         <v>63152.24</v>
       </c>
       <c r="E199">
         <v>30380.93</v>
       </c>
       <c r="F199">
         <v>1624.91</v>
       </c>
     </row>
-    <row r="200" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200">
         <v>2026</v>
       </c>
       <c r="B200" t="s">
         <v>23</v>
       </c>
       <c r="C200" t="s">
         <v>9</v>
       </c>
       <c r="D200">
         <v>3274</v>
       </c>
       <c r="E200">
         <v>140</v>
       </c>
       <c r="F200">
         <v>22</v>
       </c>
     </row>
-    <row r="201" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="201" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A201">
         <v>2026</v>
       </c>
       <c r="B201" t="s">
         <v>22</v>
       </c>
       <c r="C201" t="s">
         <v>8</v>
       </c>
       <c r="D201">
         <v>51668.72</v>
       </c>
       <c r="E201">
         <v>29872.57</v>
       </c>
       <c r="F201">
         <v>1187.9100000000001</v>
       </c>
     </row>
-    <row r="202" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="202" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A202">
         <v>2026</v>
       </c>
       <c r="B202" t="s">
         <v>22</v>
       </c>
       <c r="C202" t="s">
         <v>9</v>
       </c>
       <c r="D202">
         <v>2629</v>
       </c>
       <c r="E202">
         <v>136</v>
       </c>
       <c r="F202">
         <v>15</v>
       </c>
     </row>
-    <row r="203" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="203" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A203">
         <v>2026</v>
       </c>
       <c r="B203" t="s">
         <v>13</v>
       </c>
       <c r="C203" t="s">
         <v>8</v>
       </c>
       <c r="D203">
         <v>49807.409999999974</v>
       </c>
       <c r="E203">
         <v>26640.99</v>
       </c>
       <c r="F203">
         <v>603.62</v>
       </c>
     </row>
-    <row r="204" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="204" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A204">
         <v>2026</v>
       </c>
       <c r="B204" t="s">
         <v>13</v>
       </c>
       <c r="C204" t="s">
         <v>9</v>
       </c>
       <c r="D204">
         <v>2663</v>
       </c>
       <c r="E204">
         <v>100</v>
       </c>
       <c r="F204">
         <v>11</v>
+      </c>
+    </row>
+    <row r="205" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A205">
+        <v>2026</v>
+      </c>
+      <c r="B205" t="s">
+        <v>24</v>
+      </c>
+      <c r="C205" t="s">
+        <v>8</v>
+      </c>
+      <c r="D205">
+        <v>58149.7</v>
+      </c>
+      <c r="E205">
+        <v>24008.15</v>
+      </c>
+      <c r="F205">
+        <v>1457.61</v>
+      </c>
+    </row>
+    <row r="206" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A206">
+        <v>2026</v>
+      </c>
+      <c r="B206" t="s">
+        <v>24</v>
+      </c>
+      <c r="C206" t="s">
+        <v>9</v>
+      </c>
+      <c r="D206">
+        <v>3165</v>
+      </c>
+      <c r="E206">
+        <v>103</v>
+      </c>
+      <c r="F206">
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7FF65A8F-0551-4035-87BD-03C47B82CADF}">
-  <dimension ref="A1:F103"/>
+  <dimension ref="A1:F104"/>
   <sheetViews>
-    <sheetView topLeftCell="A58" workbookViewId="0">
-[...2 lines deleted...]
-      <selection pane="bottomLeft" activeCell="G107" sqref="G107"/>
+    <sheetView workbookViewId="0">
+      <pane ySplit="900" topLeftCell="A76" activePane="bottomLeft"/>
+      <selection activeCell="G1" sqref="G1:G1048576"/>
+      <selection pane="bottomLeft" activeCell="F108" sqref="F108"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="3" max="3" width="31" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="D1" t="s">
         <v>0</v>
       </c>
       <c r="E1" t="s">
         <v>1</v>
       </c>
       <c r="F1" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>
       </c>
       <c r="E2" t="s">
         <v>6</v>
       </c>
       <c r="F2" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3">
         <v>2018</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>1086</v>
       </c>
       <c r="E3">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>2018</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4">
         <v>881</v>
       </c>
       <c r="E4">
         <v>11</v>
       </c>
     </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>2018</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5" t="s">
         <v>9</v>
       </c>
       <c r="D5">
         <v>928</v>
       </c>
       <c r="E5">
         <v>27</v>
       </c>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6">
         <v>2018</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" t="s">
         <v>9</v>
       </c>
       <c r="D6">
         <v>990</v>
       </c>
       <c r="E6">
         <v>8</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7">
         <v>2018</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7">
         <v>1019</v>
       </c>
       <c r="E7">
         <v>11</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>2018</v>
       </c>
       <c r="B8" t="s">
         <v>14</v>
       </c>
       <c r="C8" t="s">
         <v>9</v>
       </c>
       <c r="D8">
         <v>1121</v>
       </c>
       <c r="E8">
         <v>21</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9">
         <v>2018</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>9</v>
       </c>
       <c r="D9">
         <v>1044</v>
       </c>
       <c r="E9">
         <v>8</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10">
         <v>2018</v>
       </c>
       <c r="B10" t="s">
         <v>16</v>
       </c>
       <c r="C10" t="s">
         <v>9</v>
       </c>
       <c r="D10">
         <v>796</v>
       </c>
       <c r="E10">
         <v>9</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11">
         <v>2018</v>
       </c>
       <c r="B11" t="s">
         <v>17</v>
       </c>
       <c r="C11" t="s">
         <v>9</v>
       </c>
       <c r="D11">
         <v>788</v>
       </c>
       <c r="E11">
         <v>8</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12">
         <v>2018</v>
       </c>
       <c r="B12" t="s">
         <v>18</v>
       </c>
       <c r="C12" t="s">
         <v>9</v>
       </c>
       <c r="D12">
         <v>901</v>
       </c>
       <c r="E12">
         <v>15</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13">
         <v>2018</v>
       </c>
       <c r="B13" t="s">
         <v>19</v>
       </c>
       <c r="C13" t="s">
         <v>9</v>
       </c>
       <c r="D13">
         <v>930</v>
       </c>
       <c r="E13">
         <v>17</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14">
         <v>2018</v>
       </c>
       <c r="B14" t="s">
         <v>20</v>
       </c>
       <c r="C14" t="s">
         <v>9</v>
       </c>
       <c r="D14">
         <v>974</v>
       </c>
       <c r="E14">
         <v>18</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15">
         <v>2019</v>
       </c>
       <c r="B15" t="s">
         <v>7</v>
       </c>
       <c r="C15" t="s">
         <v>9</v>
       </c>
       <c r="D15">
         <v>790</v>
       </c>
       <c r="E15">
         <v>16</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16">
         <v>2019</v>
       </c>
       <c r="B16" t="s">
         <v>10</v>
       </c>
       <c r="C16" t="s">
         <v>9</v>
       </c>
       <c r="D16">
         <v>800</v>
       </c>
       <c r="E16">
         <v>11</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17">
         <v>2019</v>
       </c>
       <c r="B17" t="s">
         <v>11</v>
       </c>
       <c r="C17" t="s">
         <v>9</v>
       </c>
       <c r="D17">
         <v>1023</v>
       </c>
       <c r="E17">
         <v>17</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18">
         <v>2019</v>
       </c>
       <c r="B18" t="s">
         <v>12</v>
       </c>
       <c r="C18" t="s">
         <v>9</v>
       </c>
       <c r="D18">
         <v>908</v>
       </c>
       <c r="E18">
         <v>20</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19">
         <v>2019</v>
       </c>
       <c r="B19" t="s">
         <v>13</v>
       </c>
       <c r="C19" t="s">
         <v>9</v>
       </c>
       <c r="D19">
         <v>949</v>
       </c>
       <c r="E19">
         <v>18</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20">
         <v>2019</v>
       </c>
       <c r="B20" t="s">
         <v>14</v>
       </c>
       <c r="C20" t="s">
         <v>9</v>
       </c>
       <c r="D20">
         <v>782</v>
       </c>
       <c r="E20">
         <v>18</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21">
         <v>2019</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
         <v>9</v>
       </c>
       <c r="D21">
         <v>933</v>
       </c>
       <c r="E21">
         <v>24</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22">
         <v>2019</v>
       </c>
       <c r="B22" t="s">
         <v>16</v>
       </c>
       <c r="C22" t="s">
         <v>9</v>
       </c>
       <c r="D22">
         <v>699</v>
       </c>
       <c r="E22">
         <v>15</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23">
         <v>2019</v>
       </c>
       <c r="B23" t="s">
         <v>17</v>
       </c>
       <c r="C23" t="s">
         <v>9</v>
       </c>
       <c r="D23">
         <v>769</v>
       </c>
       <c r="E23">
         <v>16</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24">
         <v>2019</v>
       </c>
       <c r="B24" t="s">
         <v>18</v>
       </c>
       <c r="C24" t="s">
         <v>9</v>
       </c>
       <c r="D24">
         <v>966</v>
       </c>
       <c r="E24">
         <v>35</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25">
         <v>2019</v>
       </c>
       <c r="B25" t="s">
         <v>19</v>
       </c>
       <c r="C25" t="s">
         <v>9</v>
       </c>
       <c r="D25">
         <v>1131</v>
       </c>
       <c r="E25">
         <v>43</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26">
         <v>2019</v>
       </c>
       <c r="B26" t="s">
         <v>20</v>
       </c>
       <c r="C26" t="s">
         <v>9</v>
       </c>
       <c r="D26">
         <v>855</v>
       </c>
       <c r="E26">
         <v>67</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27">
         <v>2020</v>
       </c>
       <c r="B27" t="s">
         <v>7</v>
       </c>
       <c r="C27" t="s">
         <v>9</v>
       </c>
       <c r="D27">
         <v>1789</v>
       </c>
       <c r="E27">
         <v>36</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28">
         <v>2020</v>
       </c>
       <c r="B28" t="s">
         <v>10</v>
       </c>
       <c r="C28" t="s">
         <v>9</v>
       </c>
       <c r="D28">
         <v>1114</v>
       </c>
       <c r="E28">
         <v>32</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29">
         <v>2020</v>
       </c>
       <c r="B29" t="s">
         <v>11</v>
       </c>
       <c r="C29" t="s">
         <v>9</v>
       </c>
       <c r="D29">
         <v>1226</v>
       </c>
       <c r="E29">
         <v>31</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30">
         <v>2020</v>
       </c>
       <c r="B30" t="s">
         <v>12</v>
       </c>
       <c r="C30" t="s">
         <v>9</v>
       </c>
       <c r="D30">
         <v>1350</v>
       </c>
       <c r="E30">
         <v>41</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31">
         <v>2020</v>
       </c>
       <c r="B31" t="s">
         <v>13</v>
       </c>
       <c r="C31" t="s">
         <v>9</v>
       </c>
       <c r="D31">
         <v>1299</v>
       </c>
       <c r="E31">
         <v>34</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32">
         <v>2020</v>
       </c>
       <c r="B32" t="s">
         <v>14</v>
       </c>
       <c r="C32" t="s">
         <v>9</v>
       </c>
       <c r="D32">
         <v>1478</v>
       </c>
       <c r="E32">
         <v>43</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33">
         <v>2020</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
         <v>9</v>
       </c>
       <c r="D33">
         <v>1373</v>
       </c>
       <c r="E33">
         <v>55</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34">
         <v>2020</v>
       </c>
       <c r="B34" t="s">
         <v>16</v>
       </c>
       <c r="C34" t="s">
         <v>9</v>
       </c>
       <c r="D34">
         <v>1131</v>
       </c>
       <c r="E34">
         <v>48</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35">
         <v>2020</v>
       </c>
       <c r="B35" t="s">
         <v>17</v>
       </c>
       <c r="C35" t="s">
         <v>9</v>
       </c>
       <c r="D35">
         <v>1483</v>
       </c>
       <c r="E35">
         <v>37</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36">
         <v>2020</v>
       </c>
       <c r="B36" t="s">
         <v>18</v>
       </c>
       <c r="C36" t="s">
         <v>9</v>
       </c>
       <c r="D36">
         <v>1470</v>
       </c>
       <c r="E36">
         <v>43</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37">
         <v>2020</v>
       </c>
       <c r="B37" t="s">
         <v>19</v>
       </c>
       <c r="C37" t="s">
         <v>9</v>
       </c>
       <c r="D37">
         <v>1581</v>
       </c>
       <c r="E37">
         <v>37</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38">
         <v>2020</v>
       </c>
       <c r="B38" t="s">
         <v>20</v>
       </c>
       <c r="C38" t="s">
         <v>9</v>
       </c>
       <c r="D38">
         <v>1634</v>
       </c>
       <c r="E38">
         <v>47</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39">
         <v>2021</v>
       </c>
       <c r="B39" t="s">
         <v>7</v>
       </c>
       <c r="C39" t="s">
         <v>9</v>
       </c>
       <c r="D39">
         <v>1577</v>
       </c>
       <c r="E39">
         <v>36</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40">
         <v>2021</v>
       </c>
       <c r="B40" t="s">
         <v>10</v>
       </c>
       <c r="C40" t="s">
         <v>9</v>
       </c>
       <c r="D40">
         <v>1673</v>
       </c>
       <c r="E40">
         <v>42</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41">
         <v>2021</v>
       </c>
       <c r="B41" t="s">
         <v>11</v>
       </c>
       <c r="C41" t="s">
         <v>9</v>
       </c>
       <c r="D41">
         <v>1781</v>
       </c>
       <c r="E41">
         <v>56</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42">
         <v>2021</v>
       </c>
       <c r="B42" t="s">
         <v>12</v>
       </c>
       <c r="C42" t="s">
         <v>9</v>
       </c>
       <c r="D42">
         <v>1498</v>
       </c>
       <c r="E42">
         <v>43</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43">
         <v>2021</v>
       </c>
       <c r="B43" t="s">
         <v>13</v>
       </c>
       <c r="C43" t="s">
         <v>9</v>
       </c>
       <c r="D43">
         <v>1334</v>
       </c>
       <c r="E43">
         <v>44</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44">
         <v>2021</v>
       </c>
       <c r="B44" t="s">
         <v>14</v>
       </c>
       <c r="C44" t="s">
         <v>9</v>
       </c>
       <c r="D44">
         <v>1716</v>
       </c>
       <c r="E44">
         <v>44</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45">
         <v>2021</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
         <v>9</v>
       </c>
       <c r="D45">
         <v>1719</v>
       </c>
       <c r="E45">
         <v>33</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46">
         <v>2021</v>
       </c>
       <c r="B46" t="s">
         <v>16</v>
       </c>
       <c r="C46" t="s">
         <v>9</v>
       </c>
       <c r="D46">
         <v>1886</v>
       </c>
       <c r="E46">
         <v>39</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47">
         <v>2021</v>
       </c>
       <c r="B47" t="s">
         <v>17</v>
       </c>
       <c r="C47" t="s">
         <v>9</v>
       </c>
       <c r="D47">
         <v>2160</v>
       </c>
       <c r="E47">
         <v>58</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48">
         <v>2021</v>
       </c>
       <c r="B48" t="s">
         <v>18</v>
       </c>
       <c r="C48" t="s">
         <v>9</v>
       </c>
       <c r="D48">
         <v>2082</v>
       </c>
       <c r="E48">
         <v>65</v>
       </c>
     </row>
-    <row r="49" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49">
         <v>2021</v>
       </c>
       <c r="B49" t="s">
         <v>19</v>
       </c>
       <c r="C49" t="s">
         <v>9</v>
       </c>
       <c r="D49">
         <v>2252</v>
       </c>
       <c r="E49">
         <v>43</v>
       </c>
     </row>
-    <row r="50" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50">
         <v>2021</v>
       </c>
       <c r="B50" t="s">
         <v>20</v>
       </c>
       <c r="C50" t="s">
         <v>9</v>
       </c>
       <c r="D50">
         <v>1904</v>
       </c>
       <c r="E50">
         <v>39</v>
       </c>
     </row>
-    <row r="51" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51">
         <v>2022</v>
       </c>
       <c r="B51" t="s">
         <v>7</v>
       </c>
       <c r="C51" t="s">
         <v>9</v>
       </c>
       <c r="D51">
         <v>2218</v>
       </c>
       <c r="E51">
         <v>75</v>
       </c>
     </row>
-    <row r="52" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52">
         <v>2022</v>
       </c>
       <c r="B52" t="s">
         <v>10</v>
       </c>
       <c r="C52" t="s">
         <v>9</v>
       </c>
       <c r="D52">
         <v>2411</v>
       </c>
       <c r="E52">
         <v>106</v>
       </c>
     </row>
-    <row r="53" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53">
         <v>2022</v>
       </c>
       <c r="B53" t="s">
         <v>21</v>
       </c>
       <c r="C53" t="s">
         <v>9</v>
       </c>
       <c r="D53">
         <v>2542</v>
       </c>
       <c r="E53">
         <v>79</v>
       </c>
     </row>
-    <row r="54" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54">
         <v>2022</v>
       </c>
       <c r="B54" t="s">
         <v>12</v>
       </c>
       <c r="C54" t="s">
         <v>9</v>
       </c>
       <c r="D54">
         <v>2009</v>
       </c>
       <c r="E54">
         <v>54</v>
       </c>
     </row>
-    <row r="55" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55">
         <v>2022</v>
       </c>
       <c r="B55" t="s">
         <v>13</v>
       </c>
       <c r="C55" t="s">
         <v>9</v>
       </c>
       <c r="D55">
         <v>2200</v>
       </c>
       <c r="E55">
         <v>65</v>
       </c>
     </row>
-    <row r="56" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56">
         <v>2022</v>
       </c>
       <c r="B56" t="s">
         <v>14</v>
       </c>
       <c r="C56" t="s">
         <v>9</v>
       </c>
       <c r="D56">
         <v>2207</v>
       </c>
       <c r="E56">
         <v>82</v>
       </c>
     </row>
-    <row r="57" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57">
         <v>2022</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
         <v>9</v>
       </c>
       <c r="D57">
         <v>2126</v>
       </c>
       <c r="E57">
         <v>56</v>
       </c>
     </row>
-    <row r="58" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58">
         <v>2022</v>
       </c>
       <c r="B58" t="s">
         <v>16</v>
       </c>
       <c r="C58" t="s">
         <v>9</v>
       </c>
       <c r="D58">
         <v>2358</v>
       </c>
       <c r="E58">
         <v>57</v>
       </c>
     </row>
-    <row r="59" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59">
         <v>2022</v>
       </c>
       <c r="B59" t="s">
         <v>17</v>
       </c>
       <c r="C59" t="s">
         <v>9</v>
       </c>
       <c r="D59">
         <v>2574</v>
       </c>
       <c r="E59">
         <v>75</v>
       </c>
     </row>
-    <row r="60" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60">
         <v>2022</v>
       </c>
       <c r="B60" t="s">
         <v>18</v>
       </c>
       <c r="C60" t="s">
         <v>9</v>
       </c>
       <c r="D60">
         <v>2705</v>
       </c>
       <c r="E60">
         <v>84</v>
       </c>
     </row>
-    <row r="61" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61">
         <v>2022</v>
       </c>
       <c r="B61" t="s">
         <v>19</v>
       </c>
       <c r="C61" t="s">
         <v>9</v>
       </c>
       <c r="D61">
         <v>2854</v>
       </c>
       <c r="E61">
         <v>105</v>
       </c>
     </row>
-    <row r="62" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62">
         <v>2022</v>
       </c>
       <c r="B62" t="s">
         <v>20</v>
       </c>
       <c r="C62" t="s">
         <v>9</v>
       </c>
       <c r="D62">
         <v>2836</v>
       </c>
       <c r="E62">
         <v>106</v>
       </c>
     </row>
-    <row r="63" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63">
         <v>2023</v>
       </c>
       <c r="B63" t="s">
         <v>7</v>
       </c>
       <c r="C63" t="s">
         <v>9</v>
       </c>
       <c r="D63">
         <v>2776</v>
       </c>
       <c r="E63">
         <v>84</v>
       </c>
     </row>
-    <row r="64" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64">
         <v>2023</v>
       </c>
       <c r="B64" t="s">
         <v>10</v>
       </c>
       <c r="C64" t="s">
         <v>9</v>
       </c>
       <c r="D64">
         <v>3125</v>
       </c>
       <c r="E64">
         <v>111</v>
       </c>
       <c r="F64">
         <v>1</v>
       </c>
     </row>
-    <row r="65" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65">
         <v>2023</v>
       </c>
       <c r="B65" t="s">
         <v>21</v>
       </c>
       <c r="C65" t="s">
         <v>9</v>
       </c>
       <c r="D65">
         <v>3573</v>
       </c>
       <c r="E65">
         <v>122</v>
       </c>
       <c r="F65">
         <v>2</v>
       </c>
     </row>
-    <row r="66" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66">
         <v>2023</v>
       </c>
       <c r="B66" t="s">
         <v>22</v>
       </c>
       <c r="C66" t="s">
         <v>9</v>
       </c>
       <c r="D66">
         <v>3063</v>
       </c>
       <c r="E66">
         <v>105</v>
       </c>
       <c r="F66">
         <v>10</v>
       </c>
     </row>
-    <row r="67" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67">
         <v>2023</v>
       </c>
       <c r="B67" t="s">
         <v>13</v>
       </c>
       <c r="C67" t="s">
         <v>9</v>
       </c>
       <c r="D67">
         <v>3418</v>
       </c>
       <c r="E67">
         <v>96</v>
       </c>
       <c r="F67">
         <v>16</v>
       </c>
     </row>
-    <row r="68" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68">
         <v>2023</v>
       </c>
       <c r="B68" t="s">
         <v>14</v>
       </c>
       <c r="C68" t="s">
         <v>9</v>
       </c>
       <c r="D68">
         <v>4232</v>
       </c>
       <c r="E68">
         <v>118</v>
       </c>
       <c r="F68">
         <v>17</v>
       </c>
     </row>
-    <row r="69" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69">
         <v>2023</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
         <v>9</v>
       </c>
       <c r="D69">
         <v>3700</v>
       </c>
       <c r="E69">
         <v>115</v>
       </c>
       <c r="F69">
         <v>25</v>
       </c>
     </row>
-    <row r="70" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70">
         <v>2023</v>
       </c>
       <c r="B70" t="s">
         <v>16</v>
       </c>
       <c r="C70" t="s">
         <v>9</v>
       </c>
       <c r="D70">
         <v>4376</v>
       </c>
       <c r="E70">
         <v>148</v>
       </c>
       <c r="F70">
         <v>26</v>
       </c>
     </row>
-    <row r="71" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71">
         <v>2023</v>
       </c>
       <c r="B71" t="s">
         <v>17</v>
       </c>
       <c r="C71" t="s">
         <v>9</v>
       </c>
       <c r="D71">
         <v>4682</v>
       </c>
       <c r="E71">
         <v>144</v>
       </c>
       <c r="F71">
         <v>23</v>
       </c>
     </row>
-    <row r="72" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72">
         <v>2023</v>
       </c>
       <c r="B72" t="s">
         <v>18</v>
       </c>
       <c r="C72" t="s">
         <v>9</v>
       </c>
       <c r="D72">
         <v>5451</v>
       </c>
       <c r="E72">
         <v>158</v>
       </c>
       <c r="F72">
         <v>39</v>
       </c>
     </row>
-    <row r="73" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73">
         <v>2023</v>
       </c>
       <c r="B73" t="s">
         <v>19</v>
       </c>
       <c r="C73" t="s">
         <v>9</v>
       </c>
       <c r="D73">
         <v>5991</v>
       </c>
       <c r="E73">
         <v>170</v>
       </c>
       <c r="F73">
         <v>29</v>
       </c>
     </row>
-    <row r="74" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74">
         <v>2023</v>
       </c>
       <c r="B74" t="s">
         <v>20</v>
       </c>
       <c r="C74" t="s">
         <v>9</v>
       </c>
       <c r="D74">
         <v>5173</v>
       </c>
       <c r="E74">
         <v>180</v>
       </c>
       <c r="F74">
         <v>27</v>
       </c>
     </row>
-    <row r="75" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75">
         <v>2024</v>
       </c>
       <c r="B75" t="s">
         <v>7</v>
       </c>
       <c r="C75" t="s">
         <v>9</v>
       </c>
       <c r="D75">
         <v>5534</v>
       </c>
       <c r="E75">
         <v>142</v>
       </c>
       <c r="F75">
         <v>37</v>
       </c>
     </row>
-    <row r="76" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76">
         <v>2024</v>
       </c>
       <c r="B76" t="s">
         <v>10</v>
       </c>
       <c r="C76" t="s">
         <v>9</v>
       </c>
       <c r="D76">
         <v>5787</v>
       </c>
       <c r="E76">
         <v>182</v>
       </c>
       <c r="F76">
         <v>56</v>
       </c>
     </row>
-    <row r="77" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77">
         <v>2024</v>
       </c>
       <c r="B77" t="s">
         <v>23</v>
       </c>
       <c r="C77" t="s">
         <v>9</v>
       </c>
       <c r="D77">
         <v>5760</v>
       </c>
       <c r="E77">
         <v>216</v>
       </c>
       <c r="F77">
         <v>56</v>
       </c>
     </row>
-    <row r="78" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78">
         <v>2024</v>
       </c>
       <c r="B78" t="s">
         <v>22</v>
       </c>
       <c r="C78" t="s">
         <v>9</v>
       </c>
       <c r="D78">
         <v>5566</v>
       </c>
       <c r="E78">
         <v>168</v>
       </c>
       <c r="F78">
         <v>31</v>
       </c>
     </row>
-    <row r="79" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79">
         <v>2024</v>
       </c>
       <c r="B79" t="s">
         <v>13</v>
       </c>
       <c r="C79" t="s">
         <v>9</v>
       </c>
       <c r="D79">
         <v>5324</v>
       </c>
       <c r="E79">
         <v>201</v>
       </c>
       <c r="F79">
         <v>45</v>
       </c>
     </row>
-    <row r="80" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80">
         <v>2024</v>
       </c>
       <c r="B80" t="s">
         <v>14</v>
       </c>
       <c r="C80" t="s">
         <v>9</v>
       </c>
       <c r="D80">
         <v>5472</v>
       </c>
       <c r="E80">
         <v>192</v>
       </c>
       <c r="F80">
         <v>46</v>
       </c>
     </row>
-    <row r="81" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81">
         <v>2024</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
         <v>9</v>
       </c>
       <c r="D81">
         <v>5257</v>
       </c>
       <c r="E81">
         <v>164</v>
       </c>
       <c r="F81">
         <v>39</v>
       </c>
     </row>
-    <row r="82" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82">
         <v>2024</v>
       </c>
       <c r="B82" t="s">
         <v>16</v>
       </c>
       <c r="C82" t="s">
         <v>9</v>
       </c>
       <c r="D82">
         <v>5056</v>
       </c>
       <c r="E82">
         <v>202</v>
       </c>
       <c r="F82">
         <v>39</v>
       </c>
     </row>
-    <row r="83" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83">
         <v>2024</v>
       </c>
       <c r="B83" t="s">
         <v>17</v>
       </c>
       <c r="C83" t="s">
         <v>9</v>
       </c>
       <c r="D83">
         <v>5708</v>
       </c>
       <c r="E83">
         <v>235</v>
       </c>
       <c r="F83">
         <v>41</v>
       </c>
     </row>
-    <row r="84" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84">
         <v>2024</v>
       </c>
       <c r="B84" t="s">
         <v>18</v>
       </c>
       <c r="C84" t="s">
         <v>9</v>
       </c>
       <c r="D84">
         <v>5712</v>
       </c>
       <c r="E84">
         <v>232</v>
       </c>
       <c r="F84">
         <v>45</v>
       </c>
     </row>
-    <row r="85" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85">
         <v>2024</v>
       </c>
       <c r="B85" t="s">
         <v>19</v>
       </c>
       <c r="C85" t="s">
         <v>9</v>
       </c>
       <c r="D85">
         <v>5762</v>
       </c>
       <c r="E85">
         <v>229</v>
       </c>
       <c r="F85">
         <v>56</v>
       </c>
     </row>
-    <row r="86" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86">
         <v>2024</v>
       </c>
       <c r="B86" t="s">
         <v>20</v>
       </c>
       <c r="C86" t="s">
         <v>9</v>
       </c>
       <c r="D86">
         <v>5270</v>
       </c>
       <c r="E86">
         <v>228</v>
       </c>
       <c r="F86">
         <v>38</v>
       </c>
     </row>
-    <row r="87" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87">
         <v>2025</v>
       </c>
       <c r="B87" t="s">
         <v>7</v>
       </c>
       <c r="C87" t="s">
         <v>9</v>
       </c>
       <c r="D87">
         <v>5137</v>
       </c>
       <c r="E87">
         <v>177</v>
       </c>
       <c r="F87">
         <v>55</v>
       </c>
     </row>
-    <row r="88" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88">
         <v>2025</v>
       </c>
       <c r="B88" t="s">
         <v>10</v>
       </c>
       <c r="C88" t="s">
         <v>9</v>
       </c>
       <c r="D88">
         <v>4655</v>
       </c>
       <c r="E88">
         <v>207</v>
       </c>
       <c r="F88">
         <v>28</v>
       </c>
     </row>
-    <row r="89" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89">
         <v>2025</v>
       </c>
       <c r="B89" t="s">
         <v>23</v>
       </c>
       <c r="C89" t="s">
         <v>9</v>
       </c>
       <c r="D89">
         <v>4613</v>
       </c>
       <c r="E89">
         <v>224</v>
       </c>
       <c r="F89">
         <v>55</v>
       </c>
     </row>
-    <row r="90" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90">
         <v>2025</v>
       </c>
       <c r="B90" t="s">
         <v>22</v>
       </c>
       <c r="C90" t="s">
         <v>9</v>
       </c>
       <c r="D90" s="3">
         <v>4091</v>
       </c>
       <c r="E90">
         <v>204</v>
       </c>
       <c r="F90">
         <v>66</v>
       </c>
     </row>
-    <row r="91" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91">
         <v>2025</v>
       </c>
       <c r="B91" t="s">
         <v>13</v>
       </c>
       <c r="C91" t="s">
         <v>9</v>
       </c>
       <c r="D91">
         <v>4009</v>
       </c>
       <c r="E91">
         <v>173</v>
       </c>
       <c r="F91" s="3">
         <v>35</v>
       </c>
     </row>
-    <row r="92" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92">
         <v>2025</v>
       </c>
       <c r="B92" t="s">
         <v>14</v>
       </c>
       <c r="C92" t="s">
         <v>9</v>
       </c>
       <c r="D92">
         <v>3881</v>
       </c>
       <c r="E92">
         <v>159</v>
       </c>
       <c r="F92">
         <v>54</v>
       </c>
     </row>
-    <row r="93" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93">
         <v>2025</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
         <v>9</v>
       </c>
       <c r="D93">
         <v>3639</v>
       </c>
       <c r="E93">
         <v>164</v>
       </c>
       <c r="F93">
         <v>22</v>
       </c>
     </row>
-    <row r="94" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94">
         <v>2025</v>
       </c>
       <c r="B94" t="s">
         <v>16</v>
       </c>
       <c r="C94" t="s">
         <v>9</v>
       </c>
       <c r="D94">
         <v>3423</v>
       </c>
       <c r="E94">
         <v>129</v>
       </c>
       <c r="F94">
         <v>20</v>
       </c>
     </row>
-    <row r="95" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95">
         <v>2025</v>
       </c>
       <c r="B95" t="s">
         <v>17</v>
       </c>
       <c r="C95" t="s">
         <v>9</v>
       </c>
       <c r="D95">
         <v>3979</v>
       </c>
       <c r="E95">
         <v>151</v>
       </c>
       <c r="F95">
         <v>29</v>
       </c>
     </row>
-    <row r="96" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96">
         <v>2025</v>
       </c>
       <c r="B96" t="s">
         <v>18</v>
       </c>
       <c r="C96" t="s">
         <v>9</v>
       </c>
       <c r="D96">
         <v>3674</v>
       </c>
       <c r="E96">
         <v>155</v>
       </c>
       <c r="F96">
         <v>23</v>
       </c>
     </row>
-    <row r="97" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97">
         <v>2025</v>
       </c>
       <c r="B97" t="s">
         <v>19</v>
       </c>
       <c r="C97" t="s">
         <v>9</v>
       </c>
       <c r="D97">
         <v>3886</v>
       </c>
       <c r="E97">
         <v>155</v>
       </c>
       <c r="F97">
         <v>10</v>
       </c>
     </row>
-    <row r="98" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98">
         <v>2025</v>
       </c>
       <c r="B98" t="s">
         <v>20</v>
       </c>
       <c r="C98" t="s">
         <v>9</v>
       </c>
       <c r="D98">
         <v>3588</v>
       </c>
       <c r="E98">
         <v>145</v>
       </c>
       <c r="F98">
         <v>22</v>
       </c>
     </row>
-    <row r="99" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99">
         <v>2026</v>
       </c>
       <c r="B99" t="s">
         <v>7</v>
       </c>
       <c r="C99" t="s">
         <v>9</v>
       </c>
       <c r="D99">
         <v>3338</v>
       </c>
       <c r="E99">
         <v>137</v>
       </c>
       <c r="F99">
         <v>21</v>
       </c>
     </row>
-    <row r="100" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100">
         <v>2026</v>
       </c>
       <c r="B100" t="s">
         <v>10</v>
       </c>
       <c r="C100" t="s">
         <v>9</v>
       </c>
       <c r="D100">
         <v>3016</v>
       </c>
       <c r="E100">
         <v>135</v>
       </c>
       <c r="F100">
         <v>22</v>
       </c>
     </row>
-    <row r="101" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101">
         <v>2026</v>
       </c>
       <c r="B101" t="s">
         <v>23</v>
       </c>
       <c r="C101" t="s">
         <v>9</v>
       </c>
       <c r="D101">
         <v>3274</v>
       </c>
       <c r="E101">
         <v>140</v>
       </c>
       <c r="F101">
         <v>22</v>
       </c>
     </row>
-    <row r="102" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102">
         <v>2026</v>
       </c>
       <c r="B102" t="s">
         <v>22</v>
       </c>
       <c r="C102" t="s">
         <v>9</v>
       </c>
       <c r="D102">
         <v>2629</v>
       </c>
       <c r="E102">
         <v>136</v>
       </c>
       <c r="F102">
         <v>15</v>
       </c>
     </row>
-    <row r="103" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103">
         <v>2026</v>
       </c>
       <c r="B103" t="s">
         <v>13</v>
       </c>
       <c r="C103" t="s">
         <v>9</v>
       </c>
       <c r="D103">
         <v>2663</v>
       </c>
       <c r="E103">
         <v>100</v>
       </c>
       <c r="F103">
         <v>11</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A104">
+        <v>2026</v>
+      </c>
+      <c r="B104" t="s">
+        <v>24</v>
+      </c>
+      <c r="C104" t="s">
+        <v>9</v>
+      </c>
+      <c r="D104">
+        <v>3165</v>
+      </c>
+      <c r="E104">
+        <v>103</v>
+      </c>
+      <c r="F104">
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:F87" xr:uid="{7FF65A8F-0551-4035-87BD-03C47B82CADF}"/>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{14103ACF-B3C7-41D9-B020-3C8AD0D3611B}">
-  <dimension ref="A1:F103"/>
+  <dimension ref="A1:F104"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A127" workbookViewId="0">
-      <pane ySplit="900" topLeftCell="A88" activePane="bottomLeft"/>
+    <sheetView topLeftCell="A127" zoomScale="67" workbookViewId="0">
+      <pane ySplit="615" topLeftCell="A61" activePane="bottomLeft"/>
       <selection sqref="A1:F1048576"/>
-      <selection pane="bottomLeft" activeCell="H104" sqref="H104"/>
+      <selection pane="bottomLeft" activeCell="J108" sqref="J108"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="3" max="3" width="31" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="D1" t="s">
         <v>0</v>
       </c>
       <c r="E1" t="s">
         <v>1</v>
       </c>
       <c r="F1" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>
       </c>
       <c r="E2" t="s">
         <v>6</v>
       </c>
       <c r="F2" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3">
         <v>2018</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="1">
         <v>12854.11</v>
       </c>
       <c r="E3" s="1">
         <v>2687.87</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>2018</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="1">
         <v>10073.9</v>
       </c>
       <c r="E4" s="1">
         <v>2768.48</v>
       </c>
     </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>2018</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="1">
         <v>11233.95</v>
       </c>
       <c r="E5" s="1">
         <v>8419.89</v>
       </c>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6">
         <v>2018</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="1">
         <v>12999.32</v>
       </c>
       <c r="E6" s="1">
         <v>2250.96</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7">
         <v>2018</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="1">
         <v>11957.5</v>
       </c>
       <c r="E7" s="1">
         <v>2046.12</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>2018</v>
       </c>
       <c r="B8" t="s">
         <v>14</v>
       </c>
       <c r="C8" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="1">
         <v>13474.39</v>
       </c>
       <c r="E8" s="1">
         <v>5301.88</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9">
         <v>2018</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="1">
         <v>12378.61</v>
       </c>
       <c r="E9" s="1">
         <v>4452.5</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10">
         <v>2018</v>
       </c>
       <c r="B10" t="s">
         <v>16</v>
       </c>
       <c r="C10" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="1">
         <v>10160.68</v>
       </c>
       <c r="E10" s="1">
         <v>4439.9399999999996</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11">
         <v>2018</v>
       </c>
       <c r="B11" t="s">
         <v>17</v>
       </c>
       <c r="C11" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="1">
         <v>9416.7800000000007</v>
       </c>
       <c r="E11" s="1">
         <v>1708.35</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12">
         <v>2018</v>
       </c>
       <c r="B12" t="s">
         <v>18</v>
       </c>
       <c r="C12" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="1">
         <v>10304</v>
       </c>
       <c r="E12" s="1">
         <v>6383.96</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13">
         <v>2018</v>
       </c>
       <c r="B13" t="s">
         <v>19</v>
       </c>
       <c r="C13" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="1">
         <v>11521.96</v>
       </c>
       <c r="E13" s="1">
         <v>6671.99</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14">
         <v>2018</v>
       </c>
       <c r="B14" t="s">
         <v>20</v>
       </c>
       <c r="C14" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="1">
         <v>12272.56</v>
       </c>
       <c r="E14" s="1">
         <v>9312.43</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15">
         <v>2019</v>
       </c>
       <c r="B15" t="s">
         <v>7</v>
       </c>
       <c r="C15" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="1">
         <v>10203.23</v>
       </c>
       <c r="E15" s="1">
         <v>3797.9</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16">
         <v>2019</v>
       </c>
       <c r="B16" t="s">
         <v>10</v>
       </c>
       <c r="C16" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="1">
         <v>10455.4</v>
       </c>
       <c r="E16" s="1">
         <v>2783.05</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17">
         <v>2019</v>
       </c>
       <c r="B17" t="s">
         <v>11</v>
       </c>
       <c r="C17" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="1">
         <v>13373.45</v>
       </c>
       <c r="E17" s="1">
         <v>5011.57</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18">
         <v>2019</v>
       </c>
       <c r="B18" t="s">
         <v>12</v>
       </c>
       <c r="C18" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="1">
         <v>11932.18</v>
       </c>
       <c r="E18" s="1">
         <v>5027.6400000000003</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19">
         <v>2019</v>
       </c>
       <c r="B19" t="s">
         <v>13</v>
       </c>
       <c r="C19" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="1">
         <v>12910.97</v>
       </c>
       <c r="E19" s="1">
         <v>6553.95</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20">
         <v>2019</v>
       </c>
       <c r="B20" t="s">
         <v>14</v>
       </c>
       <c r="C20" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="1">
         <v>9792.42</v>
       </c>
       <c r="E20" s="1">
         <v>4144.6000000000004</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21">
         <v>2019</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="1">
         <v>12278.92</v>
       </c>
       <c r="E21" s="1">
         <v>7443.28</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22">
         <v>2019</v>
       </c>
       <c r="B22" t="s">
         <v>16</v>
       </c>
       <c r="C22" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="1">
         <v>9512.09</v>
       </c>
       <c r="E22" s="1">
         <v>3645.79</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23">
         <v>2019</v>
       </c>
       <c r="B23" t="s">
         <v>17</v>
       </c>
       <c r="C23" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="1">
         <v>9650.01</v>
       </c>
       <c r="E23" s="1">
         <v>5319.6</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24">
         <v>2019</v>
       </c>
       <c r="B24" t="s">
         <v>18</v>
       </c>
       <c r="C24" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="1">
         <v>12169.55</v>
       </c>
       <c r="E24" s="1">
         <v>8494.0400000000009</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25">
         <v>2019</v>
       </c>
       <c r="B25" t="s">
         <v>19</v>
       </c>
       <c r="C25" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="1">
         <v>14536.1</v>
       </c>
       <c r="E25" s="1">
         <v>17397.54</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26">
         <v>2019</v>
       </c>
       <c r="B26" t="s">
         <v>20</v>
       </c>
       <c r="C26" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="1">
         <v>11192.95</v>
       </c>
       <c r="E26" s="1">
         <v>16915.599999999999</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27">
         <v>2020</v>
       </c>
       <c r="B27" t="s">
         <v>7</v>
       </c>
       <c r="C27" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="1">
         <v>22588.11</v>
       </c>
       <c r="E27" s="1">
         <v>13668.68</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28">
         <v>2020</v>
       </c>
       <c r="B28" t="s">
         <v>10</v>
       </c>
       <c r="C28" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="1">
         <v>13671.53</v>
       </c>
       <c r="E28" s="1">
         <v>8800.81</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29">
         <v>2020</v>
       </c>
       <c r="B29" t="s">
         <v>11</v>
       </c>
       <c r="C29" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="1">
         <v>15425.5</v>
       </c>
       <c r="E29" s="1">
         <v>11615.86</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30">
         <v>2020</v>
       </c>
       <c r="B30" t="s">
         <v>12</v>
       </c>
       <c r="C30" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="1">
         <v>17370.099999999999</v>
       </c>
       <c r="E30" s="1">
         <v>12972.28</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31">
         <v>2020</v>
       </c>
       <c r="B31" t="s">
         <v>13</v>
       </c>
       <c r="C31" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="1">
         <v>17689.439999999999</v>
       </c>
       <c r="E31" s="1">
         <v>8611.85</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32">
         <v>2020</v>
       </c>
       <c r="B32" t="s">
         <v>14</v>
       </c>
       <c r="C32" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="1">
         <v>19722.64</v>
       </c>
       <c r="E32" s="1">
         <v>13877.32</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33">
         <v>2020</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="1">
         <v>17975.599999999999</v>
       </c>
       <c r="E33" s="1">
         <v>14957.05</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34">
         <v>2020</v>
       </c>
       <c r="B34" t="s">
         <v>16</v>
       </c>
       <c r="C34" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="1">
         <v>14167.88</v>
       </c>
       <c r="E34" s="1">
         <v>18479.759999999998</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35">
         <v>2020</v>
       </c>
       <c r="B35" t="s">
         <v>17</v>
       </c>
       <c r="C35" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="1">
         <v>19429.63</v>
       </c>
       <c r="E35" s="1">
         <v>10328.200000000001</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36">
         <v>2020</v>
       </c>
       <c r="B36" t="s">
         <v>18</v>
       </c>
       <c r="C36" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="1">
         <v>18713.8</v>
       </c>
       <c r="E36" s="1">
         <v>11347.43</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37">
         <v>2020</v>
       </c>
       <c r="B37" t="s">
         <v>19</v>
       </c>
       <c r="C37" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="1">
         <v>21037.01</v>
       </c>
       <c r="E37" s="1">
         <v>6527</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38">
         <v>2020</v>
       </c>
       <c r="B38" t="s">
         <v>20</v>
       </c>
       <c r="C38" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="1">
         <v>22567.42</v>
       </c>
       <c r="E38" s="1">
         <v>14934.72</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39">
         <v>2021</v>
       </c>
       <c r="B39" t="s">
         <v>7</v>
       </c>
       <c r="C39" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="1">
         <v>22418.13</v>
       </c>
       <c r="E39" s="1">
         <v>8713.18</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40">
         <v>2021</v>
       </c>
       <c r="B40" t="s">
         <v>10</v>
       </c>
       <c r="C40" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="1">
         <v>22609.45</v>
       </c>
       <c r="E40" s="1">
         <v>11765.7</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41">
         <v>2021</v>
       </c>
       <c r="B41" t="s">
         <v>11</v>
       </c>
       <c r="C41" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="1">
         <v>24078.32</v>
       </c>
       <c r="E41" s="1">
         <v>19266.89</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42">
         <v>2021</v>
       </c>
       <c r="B42" t="s">
         <v>12</v>
       </c>
       <c r="C42" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="1">
         <v>20304.7</v>
       </c>
       <c r="E42" s="1">
         <v>10567.32</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43">
         <v>2021</v>
       </c>
       <c r="B43" t="s">
         <v>13</v>
       </c>
       <c r="C43" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="1">
         <v>17411.419999999998</v>
       </c>
       <c r="E43" s="1">
         <v>9463.0400000000009</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44">
         <v>2021</v>
       </c>
       <c r="B44" t="s">
         <v>14</v>
       </c>
       <c r="C44" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="1">
         <v>23160.400000000001</v>
       </c>
       <c r="E44" s="1">
         <v>9843.56</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45">
         <v>2021</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="1">
         <v>23585.15</v>
       </c>
       <c r="E45" s="1">
         <v>9027.93</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46">
         <v>2021</v>
       </c>
       <c r="B46" t="s">
         <v>16</v>
       </c>
       <c r="C46" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="1">
         <v>25742.01</v>
       </c>
       <c r="E46" s="1">
         <v>8312.08</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47">
         <v>2021</v>
       </c>
       <c r="B47" t="s">
         <v>17</v>
       </c>
       <c r="C47" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="1">
         <v>30044.13</v>
       </c>
       <c r="E47" s="1">
         <v>24056.16</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48">
         <v>2021</v>
       </c>
       <c r="B48" t="s">
         <v>18</v>
       </c>
       <c r="C48" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="1">
         <v>30271.89</v>
       </c>
       <c r="E48" s="1">
         <v>14481.08</v>
       </c>
     </row>
-    <row r="49" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49">
         <v>2021</v>
       </c>
       <c r="B49" t="s">
         <v>19</v>
       </c>
       <c r="C49" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="1">
         <v>30519.15</v>
       </c>
       <c r="E49" s="1">
         <v>14385.35</v>
       </c>
     </row>
-    <row r="50" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50">
         <v>2021</v>
       </c>
       <c r="B50" t="s">
         <v>20</v>
       </c>
       <c r="C50" t="s">
         <v>8</v>
       </c>
       <c r="D50">
         <v>26539.81</v>
       </c>
       <c r="E50">
         <v>12114.35</v>
       </c>
     </row>
-    <row r="51" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51">
         <v>2022</v>
       </c>
       <c r="B51" t="s">
         <v>7</v>
       </c>
       <c r="C51" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="1">
         <v>31922.74</v>
       </c>
       <c r="E51" s="1">
         <v>20780.39</v>
       </c>
     </row>
-    <row r="52" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52">
         <v>2022</v>
       </c>
       <c r="B52" t="s">
         <v>10</v>
       </c>
       <c r="C52" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="1">
         <v>35218.51</v>
       </c>
       <c r="E52" s="1">
         <v>28577.83</v>
       </c>
     </row>
-    <row r="53" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53">
         <v>2022</v>
       </c>
       <c r="B53" t="s">
         <v>21</v>
       </c>
       <c r="C53" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="1">
         <v>35914.01</v>
       </c>
       <c r="E53" s="1">
         <v>18875.54</v>
       </c>
     </row>
-    <row r="54" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54">
         <v>2022</v>
       </c>
       <c r="B54" t="s">
         <v>12</v>
       </c>
       <c r="C54" t="s">
         <v>8</v>
       </c>
       <c r="D54">
         <v>28629.05</v>
       </c>
       <c r="E54">
         <v>15145.79</v>
       </c>
     </row>
-    <row r="55" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55">
         <v>2022</v>
       </c>
       <c r="B55" t="s">
         <v>13</v>
       </c>
       <c r="C55" t="s">
         <v>8</v>
       </c>
       <c r="D55">
         <v>31279.31</v>
       </c>
       <c r="E55">
         <v>16265.73</v>
       </c>
     </row>
-    <row r="56" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56">
         <v>2022</v>
       </c>
       <c r="B56" t="s">
         <v>14</v>
       </c>
       <c r="C56" t="s">
         <v>8</v>
       </c>
       <c r="D56">
         <v>32394.71</v>
       </c>
       <c r="E56">
         <v>26388.639999999999</v>
       </c>
     </row>
-    <row r="57" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57">
         <v>2022</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
         <v>8</v>
       </c>
       <c r="D57">
         <v>30305.919999999998</v>
       </c>
       <c r="E57">
         <v>14139.25</v>
       </c>
     </row>
-    <row r="58" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58">
         <v>2022</v>
       </c>
       <c r="B58" t="s">
         <v>16</v>
       </c>
       <c r="C58" t="s">
         <v>8</v>
       </c>
       <c r="D58">
         <v>33145.879999999997</v>
       </c>
       <c r="E58">
         <v>13414.7</v>
       </c>
     </row>
-    <row r="59" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59">
         <v>2022</v>
       </c>
       <c r="B59" t="s">
         <v>17</v>
       </c>
       <c r="C59" t="s">
         <v>8</v>
       </c>
       <c r="D59">
         <v>38122.019999999997</v>
       </c>
       <c r="E59">
         <v>23448.31</v>
       </c>
     </row>
-    <row r="60" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60">
         <v>2022</v>
       </c>
       <c r="B60" t="s">
         <v>18</v>
       </c>
       <c r="C60" t="s">
         <v>8</v>
       </c>
       <c r="D60">
         <v>38742.61</v>
       </c>
       <c r="E60">
         <v>29020.04</v>
       </c>
     </row>
-    <row r="61" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61">
         <v>2022</v>
       </c>
       <c r="B61" t="s">
         <v>19</v>
       </c>
       <c r="C61" t="s">
         <v>8</v>
       </c>
       <c r="D61">
         <v>42099.32</v>
       </c>
       <c r="E61">
         <v>36932.589999999997</v>
       </c>
     </row>
-    <row r="62" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62">
         <v>2022</v>
       </c>
       <c r="B62" t="s">
         <v>20</v>
       </c>
       <c r="C62" t="s">
         <v>8</v>
       </c>
       <c r="D62">
         <v>42493.48</v>
       </c>
       <c r="E62">
         <v>40316.980000000003</v>
       </c>
     </row>
-    <row r="63" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63">
         <v>2023</v>
       </c>
       <c r="B63" t="s">
         <v>7</v>
       </c>
       <c r="C63" t="s">
         <v>8</v>
       </c>
       <c r="D63">
         <v>41050.43</v>
       </c>
       <c r="E63">
         <v>23621.35</v>
       </c>
     </row>
-    <row r="64" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64">
         <v>2023</v>
       </c>
       <c r="B64" t="s">
         <v>10</v>
       </c>
       <c r="C64" t="s">
         <v>8</v>
       </c>
       <c r="D64">
         <v>46657.42</v>
       </c>
       <c r="E64">
         <v>30589.22</v>
       </c>
       <c r="F64">
         <v>5.88</v>
       </c>
     </row>
-    <row r="65" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65">
         <v>2023</v>
       </c>
       <c r="B65" t="s">
         <v>21</v>
       </c>
       <c r="C65" t="s">
         <v>8</v>
       </c>
       <c r="D65">
         <v>52457.97</v>
       </c>
       <c r="E65">
         <v>34829.629999999997</v>
       </c>
       <c r="F65">
         <v>137.13</v>
       </c>
     </row>
-    <row r="66" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66">
         <v>2023</v>
       </c>
       <c r="B66" t="s">
         <v>22</v>
       </c>
       <c r="C66" t="s">
         <v>8</v>
       </c>
       <c r="D66">
         <v>46211.519999999997</v>
       </c>
       <c r="E66">
         <v>25964.87</v>
       </c>
       <c r="F66">
         <v>553.03</v>
       </c>
     </row>
-    <row r="67" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67">
         <v>2023</v>
       </c>
       <c r="B67" t="s">
         <v>13</v>
       </c>
       <c r="C67" t="s">
         <v>8</v>
       </c>
       <c r="D67">
         <v>50343.6</v>
       </c>
       <c r="E67">
         <v>23372.09</v>
       </c>
       <c r="F67">
         <v>720.06</v>
       </c>
     </row>
-    <row r="68" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68">
         <v>2023</v>
       </c>
       <c r="B68" t="s">
         <v>14</v>
       </c>
       <c r="C68" t="s">
         <v>8</v>
       </c>
       <c r="D68">
         <v>65056.79</v>
       </c>
       <c r="E68">
         <v>31365.68</v>
       </c>
       <c r="F68">
         <v>760.49</v>
       </c>
     </row>
-    <row r="69" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69">
         <v>2023</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
         <v>8</v>
       </c>
       <c r="D69">
         <v>57439.78</v>
       </c>
       <c r="E69">
         <v>29841.58</v>
       </c>
       <c r="F69">
         <v>1353.21</v>
       </c>
     </row>
-    <row r="70" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70">
         <v>2023</v>
       </c>
       <c r="B70" t="s">
         <v>16</v>
       </c>
       <c r="C70" t="s">
         <v>8</v>
       </c>
       <c r="D70">
         <v>66559.31</v>
       </c>
       <c r="E70">
         <v>35162.550000000003</v>
       </c>
       <c r="F70">
         <v>1098.82</v>
       </c>
     </row>
-    <row r="71" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71">
         <v>2023</v>
       </c>
       <c r="B71" t="s">
         <v>17</v>
       </c>
       <c r="C71" t="s">
         <v>8</v>
       </c>
       <c r="D71">
         <v>71188.539999999994</v>
       </c>
       <c r="E71">
         <v>46343.19</v>
       </c>
       <c r="F71">
         <v>1624.46</v>
       </c>
     </row>
-    <row r="72" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72">
         <v>2023</v>
       </c>
       <c r="B72" t="s">
         <v>18</v>
       </c>
       <c r="C72" t="s">
         <v>8</v>
       </c>
       <c r="D72">
         <v>84528.36</v>
       </c>
       <c r="E72">
         <v>45233.75</v>
       </c>
       <c r="F72">
         <v>1461.71</v>
       </c>
     </row>
-    <row r="73" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73">
         <v>2023</v>
       </c>
       <c r="B73" t="s">
         <v>19</v>
       </c>
       <c r="C73" t="s">
         <v>8</v>
       </c>
       <c r="D73">
         <v>96954.83</v>
       </c>
       <c r="E73">
         <v>54403.11</v>
       </c>
       <c r="F73">
         <v>1020.38</v>
       </c>
     </row>
-    <row r="74" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74">
         <v>2023</v>
       </c>
       <c r="B74" t="s">
         <v>20</v>
       </c>
       <c r="C74" t="s">
         <v>8</v>
       </c>
       <c r="D74">
         <v>82198.67</v>
       </c>
       <c r="E74">
         <v>50091.53</v>
       </c>
       <c r="F74">
         <v>869.01</v>
       </c>
     </row>
-    <row r="75" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75">
         <v>2024</v>
       </c>
       <c r="B75" t="s">
         <v>7</v>
       </c>
       <c r="C75" t="s">
         <v>8</v>
       </c>
       <c r="D75">
         <v>88463.81</v>
       </c>
       <c r="E75">
         <v>34969.4</v>
       </c>
       <c r="F75">
         <v>1578.99</v>
       </c>
     </row>
-    <row r="76" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76">
         <v>2024</v>
       </c>
       <c r="B76" t="s">
         <v>10</v>
       </c>
       <c r="C76" t="s">
         <v>8</v>
       </c>
       <c r="D76">
         <v>94267.83</v>
       </c>
       <c r="E76">
         <v>46636.43</v>
       </c>
       <c r="F76">
         <v>2381.5300000000002</v>
       </c>
     </row>
-    <row r="77" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77">
         <v>2024</v>
       </c>
       <c r="B77" t="s">
         <v>23</v>
       </c>
       <c r="C77" t="s">
         <v>8</v>
       </c>
       <c r="D77">
         <v>93023.15</v>
       </c>
       <c r="E77">
         <v>74482.34</v>
       </c>
       <c r="F77">
         <v>2881.6</v>
       </c>
     </row>
-    <row r="78" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78">
         <v>2024</v>
       </c>
       <c r="B78" t="s">
         <v>22</v>
       </c>
       <c r="C78" t="s">
         <v>8</v>
       </c>
       <c r="D78">
         <v>91828.19</v>
       </c>
       <c r="E78">
         <v>43733.65</v>
       </c>
       <c r="F78">
         <v>1696.01</v>
       </c>
     </row>
-    <row r="79" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79">
         <v>2024</v>
       </c>
       <c r="B79" t="s">
         <v>13</v>
       </c>
       <c r="C79" t="s">
         <v>8</v>
       </c>
       <c r="D79">
         <v>86273.87</v>
       </c>
       <c r="E79">
         <v>60546.77</v>
       </c>
       <c r="F79">
         <v>2657.92</v>
       </c>
     </row>
-    <row r="80" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80">
         <v>2024</v>
       </c>
       <c r="B80" t="s">
         <v>14</v>
       </c>
       <c r="C80" t="s">
         <v>8</v>
       </c>
       <c r="D80">
         <v>93922.73</v>
       </c>
       <c r="E80">
         <v>48364.13</v>
       </c>
       <c r="F80">
         <v>2151.85</v>
       </c>
     </row>
-    <row r="81" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81">
         <v>2024</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
         <v>8</v>
       </c>
       <c r="D81">
         <v>89332.55</v>
       </c>
       <c r="E81">
         <v>50816.66</v>
       </c>
       <c r="F81">
         <v>1990.89</v>
       </c>
     </row>
-    <row r="82" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82">
         <v>2024</v>
       </c>
       <c r="B82" t="s">
         <v>16</v>
       </c>
       <c r="C82" t="s">
         <v>8</v>
       </c>
       <c r="D82">
         <v>87326.31</v>
       </c>
       <c r="E82">
         <v>52818.59</v>
       </c>
       <c r="F82">
         <v>2032.81</v>
       </c>
     </row>
-    <row r="83" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83">
         <v>2024</v>
       </c>
       <c r="B83" t="s">
         <v>17</v>
       </c>
       <c r="C83" t="s">
         <v>8</v>
       </c>
       <c r="D83">
         <v>96438.29</v>
       </c>
       <c r="E83">
         <v>64446.43</v>
       </c>
       <c r="F83">
         <v>2763.87</v>
       </c>
     </row>
-    <row r="84" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84">
         <v>2024</v>
       </c>
       <c r="B84" t="s">
         <v>18</v>
       </c>
       <c r="C84" t="s">
         <v>8</v>
       </c>
       <c r="D84">
         <v>98494.87</v>
       </c>
       <c r="E84">
         <v>59098.2</v>
       </c>
       <c r="F84">
         <v>2570.1999999999998</v>
       </c>
     </row>
-    <row r="85" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85">
         <v>2024</v>
       </c>
       <c r="B85" t="s">
         <v>19</v>
       </c>
       <c r="C85" t="s">
         <v>8</v>
       </c>
       <c r="D85">
         <v>102234.5</v>
       </c>
       <c r="E85">
         <v>56510.96</v>
       </c>
       <c r="F85">
         <v>3121.71</v>
       </c>
     </row>
-    <row r="86" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86">
         <v>2024</v>
       </c>
       <c r="B86" t="s">
         <v>20</v>
       </c>
       <c r="C86" t="s">
         <v>8</v>
       </c>
       <c r="D86">
         <v>97484.59</v>
       </c>
       <c r="E86">
         <v>61707.47</v>
       </c>
       <c r="F86">
         <v>1898.96</v>
       </c>
     </row>
-    <row r="87" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87">
         <v>2025</v>
       </c>
       <c r="B87" t="s">
         <v>7</v>
       </c>
       <c r="C87" t="s">
         <v>8</v>
       </c>
       <c r="D87" s="2">
         <v>95291.5</v>
       </c>
       <c r="E87">
         <v>43540.23</v>
       </c>
       <c r="F87">
         <v>2511.65</v>
       </c>
     </row>
-    <row r="88" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88">
         <v>2025</v>
       </c>
       <c r="B88" t="s">
         <v>10</v>
       </c>
       <c r="C88" t="s">
         <v>8</v>
       </c>
       <c r="D88" s="2">
         <v>85600.10000000002</v>
       </c>
       <c r="E88" s="2">
         <v>51110.55</v>
       </c>
       <c r="F88" s="2">
         <v>1059.5</v>
       </c>
     </row>
-    <row r="89" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89">
         <v>2025</v>
       </c>
       <c r="B89" t="s">
         <v>23</v>
       </c>
       <c r="C89" t="s">
         <v>8</v>
       </c>
       <c r="D89">
         <v>83961.23</v>
       </c>
       <c r="E89">
         <v>54265.73</v>
       </c>
       <c r="F89">
         <v>2795.39</v>
       </c>
     </row>
-    <row r="90" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90">
         <v>2025</v>
       </c>
       <c r="B90" t="s">
         <v>22</v>
       </c>
       <c r="C90" t="s">
         <v>8</v>
       </c>
       <c r="D90" s="2">
         <v>79429.950000000041</v>
       </c>
       <c r="E90" s="2">
         <v>58947.900000000009</v>
       </c>
       <c r="F90">
         <v>3743.23</v>
       </c>
     </row>
-    <row r="91" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91">
         <v>2025</v>
       </c>
       <c r="B91" t="s">
         <v>13</v>
       </c>
       <c r="C91" t="s">
         <v>8</v>
       </c>
       <c r="D91" s="2">
         <v>76736.240000000005</v>
       </c>
       <c r="E91" s="2">
         <v>47152.47000000003</v>
       </c>
       <c r="F91" s="2">
         <v>1803.91</v>
       </c>
     </row>
-    <row r="92" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92">
         <v>2025</v>
       </c>
       <c r="B92" t="s">
         <v>14</v>
       </c>
       <c r="C92" t="s">
         <v>8</v>
       </c>
       <c r="D92">
         <v>71158.78</v>
       </c>
       <c r="E92">
         <v>39635.01</v>
       </c>
       <c r="F92">
         <v>3133.81</v>
       </c>
     </row>
-    <row r="93" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93">
         <v>2025</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
         <v>8</v>
       </c>
       <c r="D93">
         <v>68732.14</v>
       </c>
       <c r="E93">
         <v>49230.09</v>
       </c>
       <c r="F93">
         <v>1470.24</v>
       </c>
     </row>
-    <row r="94" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94">
         <v>2025</v>
       </c>
       <c r="B94" t="s">
         <v>16</v>
       </c>
       <c r="C94" t="s">
         <v>8</v>
       </c>
       <c r="D94">
         <v>63863.66</v>
       </c>
       <c r="E94">
         <v>34997</v>
       </c>
       <c r="F94">
         <v>1433.28</v>
       </c>
     </row>
-    <row r="95" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95">
         <v>2025</v>
       </c>
       <c r="B95" t="s">
         <v>17</v>
       </c>
       <c r="C95" t="s">
         <v>8</v>
       </c>
       <c r="D95">
         <v>74899.94</v>
       </c>
       <c r="E95">
         <v>33665.21</v>
       </c>
       <c r="F95">
         <v>1481.05</v>
       </c>
     </row>
-    <row r="96" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96">
         <v>2025</v>
       </c>
       <c r="B96" t="s">
         <v>18</v>
       </c>
       <c r="C96" t="s">
         <v>8</v>
       </c>
       <c r="D96">
         <v>70195.14999999998</v>
       </c>
       <c r="E96">
         <v>34894.44000000001</v>
       </c>
       <c r="F96">
         <v>1455.14</v>
       </c>
     </row>
-    <row r="97" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97">
         <v>2025</v>
       </c>
       <c r="B97" t="s">
         <v>19</v>
       </c>
       <c r="C97" t="s">
         <v>8</v>
       </c>
       <c r="D97">
         <v>71490.220000000074</v>
       </c>
       <c r="E97">
         <v>38223.150000000009</v>
       </c>
       <c r="F97">
         <v>637.29999999999995</v>
       </c>
     </row>
-    <row r="98" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98">
         <v>2025</v>
       </c>
       <c r="B98" t="s">
         <v>20</v>
       </c>
       <c r="C98" t="s">
         <v>8</v>
       </c>
       <c r="D98">
         <v>68407.419999999984</v>
       </c>
       <c r="E98">
         <v>35073.879999999997</v>
       </c>
       <c r="F98" s="2">
         <v>1472.35</v>
       </c>
     </row>
-    <row r="99" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99">
         <v>2026</v>
       </c>
       <c r="B99" t="s">
         <v>7</v>
       </c>
       <c r="C99" t="s">
         <v>8</v>
       </c>
       <c r="D99">
         <v>64870.12</v>
       </c>
       <c r="E99">
         <v>37784.14</v>
       </c>
       <c r="F99">
         <v>1528.14</v>
       </c>
     </row>
-    <row r="100" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100">
         <v>2026</v>
       </c>
       <c r="B100" t="s">
         <v>10</v>
       </c>
       <c r="C100" t="s">
         <v>8</v>
       </c>
       <c r="D100">
         <v>57669.629999999976</v>
       </c>
       <c r="E100">
         <v>30973.05</v>
       </c>
       <c r="F100">
         <v>1257.97</v>
       </c>
     </row>
-    <row r="101" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101">
         <v>2026</v>
       </c>
       <c r="B101" t="s">
         <v>23</v>
       </c>
       <c r="C101" t="s">
         <v>8</v>
       </c>
       <c r="D101">
         <v>63152.24</v>
       </c>
       <c r="E101">
         <v>30380.93</v>
       </c>
       <c r="F101">
         <v>1624.91</v>
       </c>
     </row>
-    <row r="102" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102">
         <v>2026</v>
       </c>
       <c r="B102" t="s">
         <v>22</v>
       </c>
       <c r="C102" t="s">
         <v>8</v>
       </c>
       <c r="D102">
         <v>51668.72</v>
       </c>
       <c r="E102">
         <v>29872.57</v>
       </c>
       <c r="F102">
         <v>1187.9100000000001</v>
       </c>
     </row>
-    <row r="103" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103">
         <v>2026</v>
       </c>
       <c r="B103" t="s">
         <v>13</v>
       </c>
       <c r="C103" t="s">
         <v>8</v>
       </c>
       <c r="D103">
         <v>49807.409999999974</v>
       </c>
       <c r="E103">
         <v>26640.99</v>
       </c>
       <c r="F103">
         <v>603.62</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A104">
+        <v>2026</v>
+      </c>
+      <c r="B104" t="s">
+        <v>24</v>
+      </c>
+      <c r="C104" t="s">
+        <v>8</v>
+      </c>
+      <c r="D104" s="2">
+        <v>58149.7</v>
+      </c>
+      <c r="E104">
+        <v>24008.15</v>
+      </c>
+      <c r="F104">
+        <v>1457.61</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:F87" xr:uid="{14103ACF-B3C7-41D9-B020-3C8AD0D3611B}"/>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010068859A03216DE244835CC5D759F39773" ma:contentTypeVersion="18" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="2484d4a6e242eddf207bb9891ecb963f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f4cc2bfe-b09f-4e7a-a038-99d3805bad29" xmlns:ns3="e2ef8977-9d83-43da-9a07-9e4325955384" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="77940714c428ff818001d15b17f5e37d" ns2:_="" ns3:_="">
     <xsd:import namespace="f4cc2bfe-b09f-4e7a-a038-99d3805bad29"/>
     <xsd:import namespace="e2ef8977-9d83-43da-9a07-9e4325955384"/>
@@ -8263,109 +8346,109 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="f4cc2bfe-b09f-4e7a-a038-99d3805bad29">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="e2ef8977-9d83-43da-9a07-9e4325955384" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
-</file>
-[...7 lines deleted...]
-</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{634E011A-A5B6-4F64-A5A9-A96799556A6C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f4cc2bfe-b09f-4e7a-a038-99d3805bad29"/>
     <ds:schemaRef ds:uri="e2ef8977-9d83-43da-9a07-9e4325955384"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81E28E90-6C37-44B8-874D-C5DE5835AB93}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DB728D4-8C93-4B4D-BE40-0C447746FB7C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="f4cc2bfe-b09f-4e7a-a038-99d3805bad29"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DB728D4-8C93-4B4D-BE40-0C447746FB7C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81E28E90-6C37-44B8-874D-C5DE5835AB93}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="f4cc2bfe-b09f-4e7a-a038-99d3805bad29"/>
+    <ds:schemaRef ds:uri="e2ef8977-9d83-43da-9a07-9e4325955384"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>EIV-Gesamt 2018-2026</vt:lpstr>
       <vt:lpstr>Anzahl Gesuche 2018-2026</vt:lpstr>
       <vt:lpstr>Zubau Leistung 2018-2026</vt:lpstr>